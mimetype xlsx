--- v10 (2026-08-23)
+++ v11 (2026-09-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2032">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2036">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -6110,51 +6110,63 @@
   <si>
     <t>Calendario de escritorio 2027</t>
   </si>
   <si>
     <t>PSP-6551CA</t>
   </si>
   <si>
     <t>Calendario de escritorio Infantil 2027</t>
   </si>
   <si>
     <t>PSP-3851LI</t>
   </si>
   <si>
     <t>Huellas de Pastor</t>
   </si>
   <si>
     <t>PSP-3868LI</t>
   </si>
   <si>
     <t>Los llamo amigos</t>
   </si>
   <si>
     <t>PSP-3875LI</t>
   </si>
   <si>
-    <t>Novena a Santa Mónica</t>
+    <t>Novena a santa Mónica</t>
+  </si>
+  <si>
+    <t>PSP-3776LI</t>
+  </si>
+  <si>
+    <t>TORIBIO DE MOGROVEJO - HACEDOR DE PUENTES</t>
+  </si>
+  <si>
+    <t>PSP-3899LI</t>
+  </si>
+  <si>
+    <t>Novena a san Miguel Arcángel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6190,51 +6202,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc3662832204fc25fe29dc3945fa41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1358ba8aa4ddfa67215daf789df41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6522,54 +6534,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J745"/>
+  <dimension ref="A1:J747"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J745" sqref="J745"/>
+      <selection activeCell="J747" sqref="J747"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -24821,51 +24833,51 @@
       <c r="J677" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="B678" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="D678" s="1"/>
       <c r="E678" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="G678" s="1">
         <v>32</v>
       </c>
       <c r="H678" s="1">
         <v>0.026</v>
       </c>
       <c r="I678" s="1">
-        <v>8.6</v>
+        <v>10.5</v>
       </c>
       <c r="J678" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="B679" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="D679" s="1"/>
       <c r="E679" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G679" s="1">
         <v>128</v>
       </c>
       <c r="H679" s="1">
         <v>0.128</v>
       </c>
@@ -26593,50 +26605,104 @@
     </row>
     <row r="745" spans="1:10">
       <c r="B745" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="C745" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="D745" s="1"/>
       <c r="E745" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G745" s="1">
         <v>64</v>
       </c>
       <c r="H745" s="1">
         <v>0.5</v>
       </c>
       <c r="I745" s="1">
         <v>7</v>
       </c>
       <c r="J745" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="B746" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C746" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D746" s="1"/>
+      <c r="E746" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F746" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="G746" s="1">
+        <v>69</v>
+      </c>
+      <c r="H746" s="1">
+        <v>0.066</v>
+      </c>
+      <c r="I746" s="1">
+        <v>10</v>
+      </c>
+      <c r="J746" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="B747" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C747" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D747" s="1"/>
+      <c r="E747" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F747" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="G747" s="1">
+        <v>48</v>
+      </c>
+      <c r="H747" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="I747" s="1">
+        <v>7</v>
+      </c>
+      <c r="J747" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>