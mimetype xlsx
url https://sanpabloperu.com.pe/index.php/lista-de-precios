--- v11 (2026-09-20)
+++ v12 (2026-10-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2036">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2054">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -4226,1947 +4226,2001 @@
   <si>
     <t>SAMARITANOS DE LA DONACION DE SANGRE</t>
   </si>
   <si>
     <t>PSP-3233LI</t>
   </si>
   <si>
     <t>MANUAL DEL ROSARIO</t>
   </si>
   <si>
     <t>ASP-9822LI</t>
   </si>
   <si>
     <t>MARIA PROCLAMADA POR LA PALABRA CANTADA POR LA LITURGIA</t>
   </si>
   <si>
     <t>11x24</t>
   </si>
   <si>
     <t>PSP-0262FO</t>
   </si>
   <si>
     <t>EL SANTO ROSARIO</t>
   </si>
   <si>
+    <t>PSP-2669LI</t>
+  </si>
+  <si>
+    <t>BIBLIA PASTORAL</t>
+  </si>
+  <si>
+    <t>21x13.5</t>
+  </si>
+  <si>
+    <t>SSP-0276LI</t>
+  </si>
+  <si>
+    <t>NUEVO TESTAMENTO - EDICION PASTORAL CATOLICA</t>
+  </si>
+  <si>
+    <t>13x16</t>
+  </si>
+  <si>
+    <t>ESBBB000036530</t>
+  </si>
+  <si>
+    <t>BIBLIA LAT. BOLSILLO CON UÑERO</t>
+  </si>
+  <si>
+    <t>BSP-9929LI</t>
+  </si>
+  <si>
+    <t>NUESTRA SAGRADA BIBLIA VANOL TD (De Bolsillo)</t>
+  </si>
+  <si>
+    <t>BSP-1671LI</t>
+  </si>
+  <si>
+    <t>NUESTRA SAGRADA BIB. RUST.  (De Bolsillo)</t>
+  </si>
+  <si>
+    <t>PSP-3240LI</t>
+  </si>
+  <si>
+    <t>DEVOCIONARIO LAS ORACIONES DE JESUS Y DE LOS GRANDES ORANTES</t>
+  </si>
+  <si>
+    <t>PSP-3257LI</t>
+  </si>
+  <si>
+    <t>DUELO POR LA MUERTE DEL AMIGO Y DE LA AMISTAD</t>
+  </si>
+  <si>
+    <t>ESP-34024LI</t>
+  </si>
+  <si>
+    <t>UN DRAGON EN LA SOPA</t>
+  </si>
+  <si>
+    <t>ESP-3036-1LI</t>
+  </si>
+  <si>
+    <t>EL CHAMAN DEL PEQUEÑO VALLE</t>
+  </si>
+  <si>
+    <t>ESP-4017LI</t>
+  </si>
+  <si>
+    <t>LOS GUARDIANES DEL SECRETO</t>
+  </si>
+  <si>
+    <t>BSP-7086LI</t>
+  </si>
+  <si>
+    <t>JESUS CAMINA SOBRE LAS AGUA</t>
+  </si>
+  <si>
+    <t>ASP-0511LI</t>
+  </si>
+  <si>
+    <t>MOISES SALVADO DE LAS AGUAS (INCLUYE CD)</t>
+  </si>
+  <si>
+    <t>MSP-2683LI</t>
+  </si>
+  <si>
+    <t>LA VIRGENCITA DE GUADALUPE</t>
+  </si>
+  <si>
+    <t>15x21</t>
+  </si>
+  <si>
+    <t>PSP-3316FO</t>
+  </si>
+  <si>
+    <t>SAN MARTIN DE PORRES CUADRIPTICO</t>
+  </si>
+  <si>
+    <t>ESPAU20721854-8</t>
+  </si>
+  <si>
+    <t>ELOGIO DE LA AMISTAD</t>
+  </si>
+  <si>
+    <t>BSP-8816LI</t>
+  </si>
+  <si>
+    <t>GOTICAS DE FE - PARA QUE SEAMOS NUESTROS MEJORES AMIGOS</t>
+  </si>
+  <si>
+    <t>12.5x14</t>
+  </si>
+  <si>
+    <t>BSP-54627LI</t>
+  </si>
+  <si>
+    <t>AMOR A TIENTAS</t>
+  </si>
+  <si>
+    <t>BSP-59455LI</t>
+  </si>
+  <si>
+    <t>PABLO APOSTOL DE LA CARIDAD</t>
+  </si>
+  <si>
+    <t>0x11.5</t>
+  </si>
+  <si>
+    <t>BSP-7215LI</t>
+  </si>
+  <si>
+    <t>COMO LEER LA 1º CARTA TIMOTEO</t>
+  </si>
+  <si>
+    <t>ESPBG1865116-6</t>
+  </si>
+  <si>
+    <t>PABLO EL APOSTOL DE LAS GENTES</t>
+  </si>
+  <si>
+    <t>14x21.5</t>
+  </si>
+  <si>
+    <t>ESP-3258-7LI</t>
+  </si>
+  <si>
+    <t>PABLO, SU HISTORIA</t>
+  </si>
+  <si>
+    <t>BSP-775LI</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE SALES</t>
+  </si>
+  <si>
+    <t>PHP-4150LI</t>
+  </si>
+  <si>
+    <t>TOTUM AMORIS EST</t>
+  </si>
+  <si>
+    <t>11x20.5</t>
+  </si>
+  <si>
+    <t>PSP-2225LI</t>
+  </si>
+  <si>
+    <t>VIA CRUCIS DE LA COMUNIDAD</t>
+  </si>
+  <si>
+    <t>13.2x18.3</t>
+  </si>
+  <si>
+    <t>BSP-101-8LI</t>
+  </si>
+  <si>
+    <t>CATECISMO DE LA IGLESIA CATOLICA RUSTICO</t>
+  </si>
+  <si>
+    <t>BSPJV0633147-2</t>
+  </si>
+  <si>
+    <t>ME ESTOY HACIENDO MUJER</t>
+  </si>
+  <si>
+    <t>ASP-01709LI</t>
+  </si>
+  <si>
+    <t>PARA VIVIR MEJOR-GUIA PARA LA MUJER CRISTIANA</t>
+  </si>
+  <si>
+    <t>0x0</t>
+  </si>
+  <si>
+    <t>BSP-7705LI</t>
+  </si>
+  <si>
+    <t>DEVOCIONARIO DE SAN JOSE LETRA GRANDE</t>
+  </si>
+  <si>
+    <t>PSP-3356LI</t>
+  </si>
+  <si>
+    <t>REGLA DE SAN BENITO</t>
+  </si>
+  <si>
+    <t>BENITO DE NURSIA</t>
+  </si>
+  <si>
+    <t>PSP-3325LI</t>
+  </si>
+  <si>
+    <t>ACTAS DE LOS MARTIRES</t>
+  </si>
+  <si>
+    <t>CONTARDO MIGLIORANZA</t>
+  </si>
+  <si>
+    <t>PSP-3332LI</t>
+  </si>
+  <si>
+    <t>EL SECRETO DE MARIA</t>
+  </si>
+  <si>
+    <t>LUIS MARIA GRIGNION DE MONTFORT</t>
+  </si>
+  <si>
+    <t>PSP-3370LI</t>
+  </si>
+  <si>
+    <t>VISITAS AL SANTISIMO SACRAMENTO Y A LA VIRGEN MARIA</t>
+  </si>
+  <si>
+    <t>ALFONSO MARIA DE LIGORIO</t>
+  </si>
+  <si>
+    <t>PSP-3363LI</t>
+  </si>
+  <si>
+    <t>TRATADO DE LA VERDADERA DEVOCION A LA SANTISIMA VIRGEN MARIA</t>
+  </si>
+  <si>
+    <t>BSP-8489LI</t>
+  </si>
+  <si>
+    <t>FAMILIA IMAGEN DE DIOS</t>
+  </si>
+  <si>
+    <t>JOSÉ SILVIO BOTERO</t>
+  </si>
+  <si>
+    <t>BSP-386LI</t>
+  </si>
+  <si>
+    <t>BENDICION PARA TU FAMILIA POR MEDIO DE LA ORACION</t>
+  </si>
+  <si>
+    <t>HORACIO ECHEVERRÍA OCHOA</t>
+  </si>
+  <si>
+    <t>BSP-055-0LI</t>
+  </si>
+  <si>
+    <t>NOVENA DE LA FAMILIA</t>
+  </si>
+  <si>
+    <t>ESP-5557LI</t>
+  </si>
+  <si>
+    <t>PENSAMIENTOS SOBRE LA FAMILIA</t>
+  </si>
+  <si>
+    <t>BENEDICTO XVI</t>
+  </si>
+  <si>
+    <t>10x15.5</t>
+  </si>
+  <si>
+    <t>ESPAU24272014-3</t>
+  </si>
+  <si>
+    <t>SABER VIVIR EN FAMILIA</t>
+  </si>
+  <si>
+    <t>PSP-3271LI</t>
+  </si>
+  <si>
+    <t>IMITACION DE CRISTO</t>
+  </si>
+  <si>
+    <t>TOMÁS DE KEMPIS</t>
+  </si>
+  <si>
+    <t>PSP-3301LI</t>
+  </si>
+  <si>
+    <t>IMITACION DE MARIA</t>
+  </si>
+  <si>
+    <t>PSP-3288LI</t>
+  </si>
+  <si>
+    <t>HISTORIA DE UN ALMA</t>
+  </si>
+  <si>
+    <t>TERESA DE LISIEUX</t>
+  </si>
+  <si>
+    <t>PSP-3349LI</t>
+  </si>
+  <si>
+    <t>INTRODUCCION A LA VIDA DEVOTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN FRANCISCO DE SALES </t>
+  </si>
+  <si>
+    <t>PSP-3318LI</t>
+  </si>
+  <si>
+    <t>FLORECILLAS DE SAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE ASIS</t>
+  </si>
+  <si>
+    <t>PSP-3295LI</t>
+  </si>
+  <si>
+    <t>CONFESIONES</t>
+  </si>
+  <si>
+    <t>SAN AGUSTIN DE HIPONA</t>
+  </si>
+  <si>
+    <t>ASP-828-0LI</t>
+  </si>
+  <si>
+    <t>EL ORDEN SACERDOTAL</t>
+  </si>
+  <si>
+    <t>16x21</t>
+  </si>
+  <si>
+    <t>ASP-830-2LI</t>
+  </si>
+  <si>
+    <t>LA UNCION DE LOS ENFERMOS</t>
+  </si>
+  <si>
+    <t>ASP-820-5LI</t>
+  </si>
+  <si>
+    <t>LA PENITENCIA</t>
+  </si>
+  <si>
+    <t>BSP-55716LI</t>
+  </si>
+  <si>
+    <t>UN SALUDO EN EL DIA DEL BAUTISMO</t>
+  </si>
+  <si>
+    <t>BSP-5723LI</t>
+  </si>
+  <si>
+    <t>CONSUELO EN EL DOLOR</t>
+  </si>
+  <si>
+    <t>BSP-756LI</t>
+  </si>
+  <si>
+    <t>LA DICHA DE LA ARMONIA</t>
+  </si>
+  <si>
+    <t>BSP-787LI</t>
+  </si>
+  <si>
+    <t>LA DICHA DEL ENCUENTRO</t>
+  </si>
+  <si>
+    <t>BSP-4858LI</t>
+  </si>
+  <si>
+    <t>LA PUREZA DEL CORAZON</t>
+  </si>
+  <si>
+    <t>ESP-4437LI</t>
+  </si>
+  <si>
+    <t>ACOMPAÑAR</t>
+  </si>
+  <si>
+    <t>BSP-6034LI</t>
+  </si>
+  <si>
+    <t>SUEÑOS DE VIDA</t>
+  </si>
+  <si>
+    <t>BSP-57468LI</t>
+  </si>
+  <si>
+    <t>¿FRACASO? ¡ES TU OPORTUNIDAD!</t>
+  </si>
+  <si>
+    <t>BSP-57215LI</t>
+  </si>
+  <si>
+    <t>FLUIR - COMO SUPERAR EL BURNOUT Y LOS BLOQUEOS</t>
+  </si>
+  <si>
+    <t>BSP-067LI</t>
+  </si>
+  <si>
+    <t>EL LIBRO DE LAS RESPUESTAS</t>
+  </si>
+  <si>
+    <t>BSP-81253LI</t>
+  </si>
+  <si>
+    <t>EL ARTE DEL CONSUELO</t>
+  </si>
+  <si>
+    <t>PSP-3387LI</t>
+  </si>
+  <si>
+    <t>EL DUELO DEL PERDÓN</t>
+  </si>
+  <si>
+    <t>PSP-2255LI</t>
+  </si>
+  <si>
+    <t>MINISTRO DE LA COMUNION</t>
+  </si>
+  <si>
+    <t>OTE-6211LI</t>
+  </si>
+  <si>
+    <t>EL MENSAJE DE FATIMA</t>
+  </si>
+  <si>
+    <t>13x20.5</t>
+  </si>
+  <si>
+    <t>BSP-1718LI</t>
+  </si>
+  <si>
+    <t>CREO EN EL ESPIRITU SANTO</t>
+  </si>
+  <si>
+    <t>J. B. LIBANIO</t>
+  </si>
+  <si>
+    <t>BSP-7668LI</t>
+  </si>
+  <si>
+    <t>EL ESPIRITU SANTO SUS DONES Y FRUTOS</t>
+  </si>
+  <si>
+    <t>BSP-54351LI</t>
+  </si>
+  <si>
+    <t>EL ESPIRITU SANTO Y SUS DONES</t>
+  </si>
+  <si>
+    <t>LUDOVIC LÉCURUS</t>
+  </si>
+  <si>
+    <t>BSP-54504LI</t>
+  </si>
+  <si>
+    <t>QUIEN ES EL ESPIRITU SANTO</t>
+  </si>
+  <si>
+    <t>JAIRO ARIAS ARENAS</t>
+  </si>
+  <si>
+    <t>BSP-0-22LI</t>
+  </si>
+  <si>
+    <t>FE EN EL MUNDO DE LOS NEGOCIOS</t>
+  </si>
+  <si>
+    <t>COREY CLEEK</t>
+  </si>
+  <si>
+    <t>ESPAU2081146-8</t>
+  </si>
+  <si>
+    <t>LA ALEGRIA DE SER PADRES</t>
+  </si>
+  <si>
+    <t>10.5x15.5</t>
+  </si>
+  <si>
+    <t>ESP-3103LI</t>
+  </si>
+  <si>
+    <t>COMO SER BUENOS PADRES</t>
+  </si>
+  <si>
+    <t>Janet Geisz</t>
+  </si>
+  <si>
+    <t>BSP-5473LI</t>
+  </si>
+  <si>
+    <t>INTRODUCCION A SAN PABLO Y SUS CARTAS</t>
+  </si>
+  <si>
+    <t>BSP-9684LI</t>
+  </si>
+  <si>
+    <t>COMO LEER LAS CARTAS PEDRO</t>
+  </si>
+  <si>
+    <t>ASP-00351LI</t>
+  </si>
+  <si>
+    <t>LOGOTERAPIA EN CARCELES</t>
+  </si>
+  <si>
+    <t>Lucía Copello</t>
+  </si>
+  <si>
+    <t>ASP-930-3LI</t>
+  </si>
+  <si>
+    <t>FRANKL POR DEFINICION</t>
+  </si>
+  <si>
+    <t>ASP-1785LI</t>
+  </si>
+  <si>
+    <t>EL SENTIDO DE LOS SUEÑOS</t>
+  </si>
+  <si>
+    <t>Izar Aparecida de Moraes Xausa</t>
+  </si>
+  <si>
+    <t>ASP-1792LI</t>
+  </si>
+  <si>
+    <t>AFINAR LA CONCIENCIA</t>
+  </si>
+  <si>
+    <t>Daniele Bruzzone</t>
+  </si>
+  <si>
+    <t>BSP-9310LI</t>
+  </si>
+  <si>
+    <t>LOGOTERAPIA</t>
+  </si>
+  <si>
+    <t>José Arturo Luna</t>
+  </si>
+  <si>
+    <t>PSP-3400LI</t>
+  </si>
+  <si>
+    <t>NUNCA ES DEMASIADO TARDE - PARABOLA DEL HIJO PRODIGO</t>
+  </si>
+  <si>
+    <t>12x17.3</t>
+  </si>
+  <si>
+    <t>PSP-2263LI</t>
+  </si>
+  <si>
+    <t>TERESA DE CALCUTA MADRE DE LOS POBRES</t>
+  </si>
+  <si>
+    <t>ESP-4861LI</t>
+  </si>
+  <si>
+    <t>SED AUTENTICOS</t>
+  </si>
+  <si>
+    <t>Ary Waldir Ramos Díaz</t>
+  </si>
+  <si>
+    <t>155x235</t>
+  </si>
+  <si>
+    <t>BSP-487LI</t>
+  </si>
+  <si>
+    <t>NOVENA AL ARCANGEL SAN RAFAEL</t>
+  </si>
+  <si>
+    <t>Guillermo Cardona Rodríguez</t>
+  </si>
+  <si>
+    <t>BSP-7156LI</t>
+  </si>
+  <si>
+    <t>ROSARIO PARA PEDIR LA SANACIÓN DE LOS ENFERMOS Y AFLIGIDOS</t>
+  </si>
+  <si>
+    <t>MSP-2911LI</t>
+  </si>
+  <si>
+    <t>12 MANERAS DE REZAR EL SANTO ROSARIO</t>
+  </si>
+  <si>
+    <t>Damián Pérez Domínguez</t>
+  </si>
+  <si>
+    <t>12.8x20.5</t>
+  </si>
+  <si>
+    <t>MSP-0089LI</t>
+  </si>
+  <si>
+    <t>EL HERMANO DE ASÍS</t>
+  </si>
+  <si>
+    <t>13.5x20.5</t>
+  </si>
+  <si>
+    <t>PHP-0014LI</t>
+  </si>
+  <si>
+    <t>LAUDATE DEUM</t>
+  </si>
+  <si>
+    <t>BSP-6296LI</t>
+  </si>
+  <si>
+    <t>GAFAS DE SOL PARA UN MURCIELAGO</t>
+  </si>
+  <si>
+    <t>Begoña Ibarrola</t>
+  </si>
+  <si>
+    <t>21.5x21.5</t>
+  </si>
+  <si>
+    <t>BSP-6265LI</t>
+  </si>
+  <si>
+    <t>EL DOMADOR DE MIEDOS</t>
+  </si>
+  <si>
+    <t>BSP-6302LI</t>
+  </si>
+  <si>
+    <t>EL CLAN DEL TALISMAN</t>
+  </si>
+  <si>
+    <t>BSP-6319LI</t>
+  </si>
+  <si>
+    <t>JUEGOS EN LA SELVA</t>
+  </si>
+  <si>
+    <t>BSP-6289LI</t>
+  </si>
+  <si>
+    <t>LA EXTRAÑA HERENCIA DE LA ABUELA</t>
+  </si>
+  <si>
+    <t>BSP-86326LI</t>
+  </si>
+  <si>
+    <t>LA MONTAÑA DE IVAN</t>
+  </si>
+  <si>
+    <t>BSP-6272LI</t>
+  </si>
+  <si>
+    <t>LUZ EN EL ATICO</t>
+  </si>
+  <si>
+    <t>BSP-6340LI</t>
+  </si>
+  <si>
+    <t>MI LUGAR SECRETO</t>
+  </si>
+  <si>
+    <t>BSP-6371LI</t>
+  </si>
+  <si>
+    <t>A UN METRO DEL CIELO</t>
+  </si>
+  <si>
+    <t>BSP-6395LI</t>
+  </si>
+  <si>
+    <t>EL MENSAJERO DEL VIENTO</t>
+  </si>
+  <si>
+    <t>BSP-6388LI</t>
+  </si>
+  <si>
+    <t>EL SUEÑO DE LOS PAJAROS</t>
+  </si>
+  <si>
+    <t>BSP-6425LI</t>
+  </si>
+  <si>
+    <t>EVA NO ES UN FANTASMA</t>
+  </si>
+  <si>
+    <t>BSP-86463LI</t>
+  </si>
+  <si>
+    <t>LECCIONES DE UNA MOMIA</t>
+  </si>
+  <si>
+    <t>BSP-6401LI</t>
+  </si>
+  <si>
+    <t>UN EXTRAÑO DETECTIVE</t>
+  </si>
+  <si>
+    <t>BSP-6418LI</t>
+  </si>
+  <si>
+    <t>VIAJE POR UN MAR DESCONOCIDO</t>
+  </si>
+  <si>
+    <t>PSP-3424LI</t>
+  </si>
+  <si>
+    <t>DIARIO DE ADVIENTO - UNA GUIA PARA PREPARAR LA VENIDA DEL SEÑOR</t>
+  </si>
+  <si>
+    <t>Pedro Hidalgo Díaz</t>
+  </si>
+  <si>
+    <t>PSP-3417LI</t>
+  </si>
+  <si>
+    <t>ORACIONES DE AMISTAD CON DIOS</t>
+  </si>
+  <si>
+    <t>PSP-1862FO</t>
+  </si>
+  <si>
+    <t>SACRAMENTO DEL MATRIMONIO</t>
+  </si>
+  <si>
+    <t>PHP-A016LI</t>
+  </si>
+  <si>
+    <t>C´EST LA CONFIANCE</t>
+  </si>
+  <si>
+    <t>PSP-3431LI</t>
+  </si>
+  <si>
+    <t>NACIMIENTO DE BELEN PARA COLOREAR</t>
+  </si>
+  <si>
+    <t>000002024</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria Digital - Febrero 2024</t>
+  </si>
+  <si>
+    <t>PSP-3448LI</t>
+  </si>
+  <si>
+    <t>DIARIO DE CUARESMA Y SEMANA SANTA - SIGUIENDO A JESÚS PARA VOLVER AL PADRE</t>
+  </si>
+  <si>
+    <t>ASP-3147LI</t>
+  </si>
+  <si>
+    <t>30 DÍAS DE MISERICORDIA</t>
+  </si>
+  <si>
+    <t>12.5x17</t>
+  </si>
+  <si>
+    <t>BSP-4155LI</t>
+  </si>
+  <si>
+    <t>QUERIDA MAMÁ</t>
+  </si>
+  <si>
+    <t>BSP-6630LI</t>
+  </si>
+  <si>
+    <t>CONSAGRACION A LA VIRGEN MARIA 33 DIAS DE BENDICION</t>
+  </si>
+  <si>
+    <t>BSP-7736LI</t>
+  </si>
+  <si>
+    <t>ROSARIO DE LIBERACION Y ORACIONES PARA SER PROTEGIDOS Y SALVADOS DE TODO MAL</t>
+  </si>
+  <si>
+    <t>BSP-4162LI</t>
+  </si>
+  <si>
+    <t>QUERIDO PAPÁ</t>
+  </si>
+  <si>
+    <t>BSP-3866LI</t>
+  </si>
+  <si>
+    <t>LOS SIETE DONES DEL ESPIRITU SANTO</t>
+  </si>
+  <si>
+    <t>JOSÉ BORTOLINI</t>
+  </si>
+  <si>
+    <t>BSP-2779LI</t>
+  </si>
+  <si>
+    <t>SUMMA DAEMONIACA</t>
+  </si>
+  <si>
+    <t>José Antonio Fortea</t>
+  </si>
+  <si>
+    <t>ESP-3345LI</t>
+  </si>
+  <si>
+    <t>PAULUS - LA COLUMNA DE DIOS</t>
+  </si>
+  <si>
+    <t>15.5x23.5</t>
+  </si>
+  <si>
+    <t>EVD-6623LI</t>
+  </si>
+  <si>
+    <t>BIBLIA CATOLICA PARA JOVENES GRIS - EDICION MISION</t>
+  </si>
+  <si>
+    <t>15x23.5</t>
+  </si>
+  <si>
+    <t>EEE-1820LI</t>
+  </si>
+  <si>
+    <t>YOUCAT BIBLIA</t>
+  </si>
+  <si>
+    <t>15x23</t>
+  </si>
+  <si>
+    <t>ESP-9683LI</t>
+  </si>
+  <si>
+    <t>MI BIBLIA LA HISTORIA MAS GRANDE JAMAS CONTADA</t>
+  </si>
+  <si>
+    <t>15x17.5</t>
+  </si>
+  <si>
+    <t>ESP-2585LI</t>
+  </si>
+  <si>
+    <t>MI BIBLIA - LA HISTORIA MAS GRANDE EN PEQUEÑO</t>
+  </si>
+  <si>
+    <t>11x12.5</t>
+  </si>
+  <si>
+    <t>ESP-9676LI</t>
+  </si>
+  <si>
+    <t>BIBLIA - PRIMERA COMUNION</t>
+  </si>
+  <si>
+    <t>15.5x18</t>
+  </si>
+  <si>
+    <t>ESP-9639LI</t>
+  </si>
+  <si>
+    <t>MI PRIMERA BIBLIA RECUERDO DE MI PRIMERA COMUNION</t>
+  </si>
+  <si>
+    <t>ESP-1121LI</t>
+  </si>
+  <si>
+    <t>MI PRIMERA BIBLIA UNA HISTORIA DE AMOR</t>
+  </si>
+  <si>
+    <t>BSP-2494LI</t>
+  </si>
+  <si>
+    <t>HORIZONTES DE VIDA</t>
+  </si>
+  <si>
+    <t>Luis Enrique Litardo</t>
+  </si>
+  <si>
+    <t>7.5x10.5</t>
+  </si>
+  <si>
+    <t>BSP-7569LI</t>
+  </si>
+  <si>
+    <t>SANTO ROSARIO EN HONOR A SAN JOSE</t>
+  </si>
+  <si>
+    <t>8x11.5</t>
+  </si>
+  <si>
+    <t>BSP-8481LI</t>
+  </si>
+  <si>
+    <t>EL SANTO ROSARIO POPULAR</t>
+  </si>
+  <si>
+    <t>BSP-105-0LI</t>
+  </si>
+  <si>
+    <t>LAS GLORIAS DE MARIA PLASTIFICADO</t>
+  </si>
+  <si>
+    <t>San Alfonso María de Ligorio</t>
+  </si>
+  <si>
+    <t>9x13</t>
+  </si>
+  <si>
+    <t>BSP-5778LI</t>
+  </si>
+  <si>
+    <t>EL SANTO ROSARIO CON LOS MISTERIOS LUMINOSOS LG</t>
+  </si>
+  <si>
+    <t>BSP-094-1LI</t>
+  </si>
+  <si>
+    <t>NOVENA EN LA HORA DE LA DIFICULTAD</t>
+  </si>
+  <si>
+    <t>BSP-8733LI</t>
+  </si>
+  <si>
+    <t>NOVENA BIBLICA A LA VIRGEN DE LA MEDALLA MILAGROSA</t>
+  </si>
+  <si>
+    <t>Diana Cecilia Valenzuela Cortés</t>
+  </si>
+  <si>
+    <t>BSP-6203LI</t>
+  </si>
+  <si>
+    <t>NOVENA BIBLICA A SAN PANCRACIO</t>
+  </si>
+  <si>
+    <t>BSP-142LI</t>
+  </si>
+  <si>
+    <t>NOVENA BIBLICA A LA VIRGEN MARIA DESATADORA DE NUDOS</t>
+  </si>
+  <si>
+    <t>BSPOR09827205-3</t>
+  </si>
+  <si>
+    <t>NOVENA AL ESPIRITU SANTO</t>
+  </si>
+  <si>
+    <t>BSP-4018LI</t>
+  </si>
+  <si>
+    <t>NOVENA BIBLICA A SAN ANTONIO DE PADUA</t>
+  </si>
+  <si>
+    <t>Luis Daniel Londoño Silva</t>
+  </si>
+  <si>
+    <t>BSP-9549LI</t>
+  </si>
+  <si>
+    <t>NOVENA A JESUS MISERICORDIOSO</t>
+  </si>
+  <si>
+    <t>BSP-1886LI</t>
+  </si>
+  <si>
+    <t>SIETE DOMINGOS A SAN JOSE Y SIETE DOLORES Y GOZOS</t>
+  </si>
+  <si>
+    <t>BSPPS0499995-3</t>
+  </si>
+  <si>
+    <t>COMO TRABAJAR NUESTROS PROBLEMAS</t>
+  </si>
+  <si>
+    <t>Miguel Lucas</t>
+  </si>
+  <si>
+    <t>BSP-88047LI</t>
+  </si>
+  <si>
+    <t>MI PRIMERA BIBLIA PREESCOLAR</t>
+  </si>
+  <si>
+    <t>17x19</t>
+  </si>
+  <si>
+    <t>BSP-6838LI</t>
+  </si>
+  <si>
+    <t>MI PRIMER ALBUM DE LA BIBLIA</t>
+  </si>
+  <si>
+    <t>18x18</t>
+  </si>
+  <si>
+    <t>BSP-8214LI</t>
+  </si>
+  <si>
+    <t>MI BIBLIA DE LAS BUENAS NOCHES</t>
+  </si>
+  <si>
+    <t>BSP-8221LI</t>
+  </si>
+  <si>
+    <t>MI BIBLIA FAVORITA CON VENTANAS</t>
+  </si>
+  <si>
+    <t>BSP-0904LI</t>
+  </si>
+  <si>
+    <t>PEQUEÑOS HEROES DE LA BIBLIA- LA CREACION</t>
+  </si>
+  <si>
+    <t>15x15</t>
+  </si>
+  <si>
+    <t>BSP-9570LI</t>
+  </si>
+  <si>
+    <t>CATECISMO DE LA IGLESIA CATOLICA PLASTIFICADO</t>
+  </si>
+  <si>
+    <t>BSPLT0030042-4</t>
+  </si>
+  <si>
+    <t>LITURGIA DE LAS HORAS P. BOND</t>
+  </si>
+  <si>
+    <t>BSP-044-7LI</t>
+  </si>
+  <si>
+    <t>LITURGIA DE LAS HORAS DEL PUEBLO PAPEL BIBLIA</t>
+  </si>
+  <si>
+    <t>BSP-7637LI</t>
+  </si>
+  <si>
+    <t>ORACIONES BREVES PARA TODAS LAS OCASIONES LETRA GRANDE</t>
+  </si>
+  <si>
+    <t>BSP-5398LI</t>
+  </si>
+  <si>
+    <t>DESPUES DE LA TEMPESTAD LLEGA LA CALMA</t>
+  </si>
+  <si>
+    <t>Martha Esperanza Fonseca Chaparro</t>
+  </si>
+  <si>
+    <t>BSP-8597LI</t>
+  </si>
+  <si>
+    <t>AMORES QUE MATAN AMORES QUE SANAN</t>
+  </si>
+  <si>
+    <t>BSP-021LI</t>
+  </si>
+  <si>
+    <t>EL SILENCIO DE MARIA</t>
+  </si>
+  <si>
+    <t>BSP-0674LI</t>
+  </si>
+  <si>
+    <t>JESUS ESTA VIVO</t>
+  </si>
+  <si>
+    <t>Emiliano Tardiff - José H. Prado  Flores</t>
+  </si>
+  <si>
+    <t>BSP-4740LI</t>
+  </si>
+  <si>
+    <t>ADOLESCENTES Y BIENAVENTURANZA</t>
+  </si>
+  <si>
+    <t>Luciano Zanini</t>
+  </si>
+  <si>
+    <t>BSP-0294LI</t>
+  </si>
+  <si>
+    <t>SAN PIO DE PIETRELCINA</t>
+  </si>
+  <si>
+    <t>Beppe Amico</t>
+  </si>
+  <si>
+    <t>BSP-59622LI</t>
+  </si>
+  <si>
+    <t>PARA SALVARTE</t>
+  </si>
+  <si>
+    <t>Jorge Loring</t>
+  </si>
+  <si>
+    <t>13.6x20</t>
+  </si>
+  <si>
+    <t>BSP-0850LI</t>
+  </si>
+  <si>
+    <t>CURSO DE BAUTISMO PARA PADRES Y PADRINOS</t>
+  </si>
+  <si>
+    <t>Rubén Darío Hernández Perdomo</t>
+  </si>
+  <si>
+    <t>BSP-6661LI</t>
+  </si>
+  <si>
+    <t>EPHETA MISION SALUD MENTE ALMA Y CUERPO</t>
+  </si>
+  <si>
+    <t>Hugo Galindo Salom, MD</t>
+  </si>
+  <si>
+    <t>BSP-1679LI</t>
+  </si>
+  <si>
+    <t>CELEBRACION DE LAS EXEQUIAS</t>
+  </si>
+  <si>
+    <t>17x23</t>
+  </si>
+  <si>
+    <t>BSP-3387LI</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE ASIS EL SANTO DE LOS POBRES Y LOS ANIMALITOS</t>
+  </si>
+  <si>
+    <t>Miguel Muñoz</t>
+  </si>
+  <si>
+    <t>PSP-3455LI</t>
+  </si>
+  <si>
+    <t>LA COMPASION NOS HACE FELICES</t>
+  </si>
+  <si>
+    <t>PHP-4389LI</t>
+  </si>
+  <si>
+    <t>DILEXIT NOS EL NOS AMO PRIMERO</t>
+  </si>
+  <si>
+    <t>11.6x20.5</t>
+  </si>
+  <si>
+    <t>PSP-4090LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - ENERO 2025</t>
+  </si>
+  <si>
+    <t>10x20</t>
+  </si>
+  <si>
+    <t>PSP-7093LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - ENERO 2025</t>
+  </si>
+  <si>
+    <t>PSP-4106LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - FEBRERO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7109LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - FEBRERO 2025</t>
+  </si>
+  <si>
+    <t>PSP-3486LI</t>
+  </si>
+  <si>
+    <t>NIÑOS Y ADOLESCENTES EN DUELO</t>
+  </si>
+  <si>
+    <t>11.8x17.8</t>
+  </si>
+  <si>
+    <t>VOLVER AL EVANGELIO - HOMILIAS DEL CARDENAL CARLOS CASTILLO</t>
+  </si>
+  <si>
+    <t>Cardenal Carlos Castillo</t>
+  </si>
+  <si>
+    <t>POR UNA IGLESIA SINODAL: COMUNIÓN, PARTICIPACIÓN Y MISIÓN - DOCUMENTO FINAL</t>
+  </si>
+  <si>
+    <t>12x21</t>
+  </si>
+  <si>
+    <t>OTE-9455LI</t>
+  </si>
+  <si>
+    <t>ESPERANZA - LA AUTOBIOGRAFIA</t>
+  </si>
+  <si>
+    <t>PSP-4113LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MARZO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7116LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - MARZO 2025</t>
+  </si>
+  <si>
+    <t>PSP-4120LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - ABRIL 2025</t>
+  </si>
+  <si>
+    <t>PSP-7123LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - ABRIL 2025</t>
+  </si>
+  <si>
+    <t>PSP-3516LI</t>
+  </si>
+  <si>
+    <t>CARLO ACUTIS EN LA AUTOPISTA AL CIELO</t>
+  </si>
+  <si>
+    <t>PSP-3523LI</t>
+  </si>
+  <si>
+    <t>ENCONTRANDONOS CON CARLO ACUTIS</t>
+  </si>
+  <si>
+    <t>Pbro.  Juan Pablo Rossetti</t>
+  </si>
+  <si>
+    <t>BSP-6654LI</t>
+  </si>
+  <si>
+    <t>DIARIO DE LA DIVINA MISERICORDIA - SANTA MARIA FAUSTINA</t>
+  </si>
+  <si>
+    <t>Santa María Faustina Kowalska</t>
+  </si>
+  <si>
+    <t>PSP-4137LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MAYO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7130LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - MAYO 2025</t>
+  </si>
+  <si>
+    <t>PSP-4144LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JUNIO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7147LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - JUNIO 2025</t>
+  </si>
+  <si>
+    <t>PSP-4151LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JULIO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7154LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - JULIO 2025</t>
+  </si>
+  <si>
+    <t>PSP-4168LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - AGOSTO 2025</t>
+  </si>
+  <si>
+    <t>PSP-7161LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - AGOSTO 2025</t>
+  </si>
+  <si>
+    <t>PSP-3530LI</t>
+  </si>
+  <si>
+    <t>UN MES CON EL CORAZON DE JESUS</t>
+  </si>
+  <si>
+    <t>CARLOS CARDÓ, SJ</t>
+  </si>
+  <si>
+    <t>BSP-9976LI</t>
+  </si>
+  <si>
+    <t>LEON XIV EL APOSTOL DE LA PAZ</t>
+  </si>
+  <si>
+    <t>Samuel Pruvot</t>
+  </si>
+  <si>
+    <t>PSP-6750CA</t>
+  </si>
+  <si>
+    <t>CALENDARIO DE ESCRITORIO 2026</t>
+  </si>
+  <si>
+    <t>21x16</t>
+  </si>
+  <si>
+    <t>PSP-6743CA</t>
+  </si>
+  <si>
+    <t>CALENDARIO DE ESCRITORIO INFANTIL 2026</t>
+  </si>
+  <si>
+    <t>PSP-6798AL</t>
+  </si>
+  <si>
+    <t>CALENDARIO CATOLICO 2026</t>
+  </si>
+  <si>
+    <t>23x33</t>
+  </si>
+  <si>
+    <t>PSP-6781AL</t>
+  </si>
+  <si>
+    <t>CALENDARIO ANGEL DE MI GUARDA 2026</t>
+  </si>
+  <si>
+    <t>33x46</t>
+  </si>
+  <si>
+    <t>PSP-6767AL</t>
+  </si>
+  <si>
+    <t>PEQUEÑO CALENDARIO MARIANO 2026</t>
+  </si>
+  <si>
+    <t>11.5x34</t>
+  </si>
+  <si>
+    <t>PSP-4175LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - SETIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-7178LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - SETIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-4182LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - OCTUBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-7185LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - OCTUBRE 2025</t>
+  </si>
+  <si>
+    <t>ESP-8106LI</t>
+  </si>
+  <si>
+    <t>EL ROSARIO PARA REZAR CON LOS NIÑOS</t>
+  </si>
+  <si>
+    <t>PSP-4199LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - NOVIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-7192LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - NOVIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-4205LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - DICIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-7208LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - DICIEMBRE 2025</t>
+  </si>
+  <si>
+    <t>PSP-3554LI</t>
+  </si>
+  <si>
+    <t>UN MES CON EL SEÑOR DE LOS MILAGROS</t>
+  </si>
+  <si>
+    <t>13.5x18.8</t>
+  </si>
+  <si>
+    <t>PSP-5951AF</t>
+  </si>
+  <si>
+    <t>PLANIFICADOR 2026</t>
+  </si>
+  <si>
+    <t>93x64</t>
+  </si>
+  <si>
+    <t>PSP-3561LI</t>
+  </si>
+  <si>
+    <t>DILEXI TE DEL SANTO PADRE LEON XIV</t>
+  </si>
+  <si>
+    <t>León XIV</t>
+  </si>
+  <si>
+    <t>11.7x20.7</t>
+  </si>
+  <si>
+    <t>PSP-3578LI</t>
+  </si>
+  <si>
+    <t>DUELO POR LA PROPIA MUERTE</t>
+  </si>
+  <si>
+    <t>Mateo Bautista - Ximena López</t>
+  </si>
+  <si>
+    <t>PSP-7999LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - ENERO 2026</t>
+  </si>
+  <si>
+    <t>PSP-9876LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - ENERO 2026</t>
+  </si>
+  <si>
+    <t>PSP-7012LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - FEBRERO 2026</t>
+  </si>
+  <si>
+    <t>PSP-9869LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - FEBRERO 2026</t>
+  </si>
+  <si>
+    <t>BSP-D9914LI</t>
+  </si>
+  <si>
+    <t>AGENDA LITURGICA 2026</t>
+  </si>
+  <si>
+    <t>PSP-3615LI</t>
+  </si>
+  <si>
+    <t>LEON XIV. EL PAPA DE LA UNIDAD Y DE LA PAZ</t>
+  </si>
+  <si>
+    <t>PSP-3622LI</t>
+  </si>
+  <si>
+    <t>BENITO DE NURSIA. BENDECIDO PARA BENDECIR</t>
+  </si>
+  <si>
+    <t>PSP-3639LI</t>
+  </si>
+  <si>
+    <t>MARTÍN DE PORRES - HERMANO POR VOCACIÓN</t>
+  </si>
+  <si>
+    <t>PSP-3646LI</t>
+  </si>
+  <si>
+    <t>CARLO ACUTIS - EL INFINITO ES NUESTRA META</t>
+  </si>
+  <si>
+    <t>PSP-7029LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MARZO 2026</t>
+  </si>
+  <si>
+    <t>PSP-7036LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - ABRIL 2026</t>
+  </si>
+  <si>
+    <t>PSP-9852LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - MARZO 2026</t>
+  </si>
+  <si>
+    <t>PSP-9845LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA LETRA GRANDE - ABRIL 2026</t>
+  </si>
+  <si>
+    <t>PSP-3264LI</t>
+  </si>
+  <si>
+    <t>TRIDUO PASCUAL Y SEMANA SANTA</t>
+  </si>
+  <si>
+    <t>14x18</t>
+  </si>
+  <si>
+    <t>PPE-3660ED</t>
+  </si>
+  <si>
+    <t>Religión 1° de Primaria</t>
+  </si>
+  <si>
+    <t>ARZOBISPADO DE LIMA</t>
+  </si>
+  <si>
+    <t>PSP-3585LI</t>
+  </si>
+  <si>
+    <t>Religión 3° de Primaria</t>
+  </si>
+  <si>
+    <t>PSP-3608LI</t>
+  </si>
+  <si>
+    <t>Religión 5° de Primaria</t>
+  </si>
+  <si>
+    <t>PSP-3592LI</t>
+  </si>
+  <si>
+    <t>Religión 3° de Secundaria</t>
+  </si>
+  <si>
+    <t>PSP-3684LI</t>
+  </si>
+  <si>
+    <t>Diario Juvenil de Cuaresma</t>
+  </si>
+  <si>
+    <t>PSP-3658LI</t>
+  </si>
+  <si>
+    <t>Religión 4 años Inicial</t>
+  </si>
+  <si>
+    <t>33x24</t>
+  </si>
+  <si>
+    <t>PSP-3652LI</t>
+  </si>
+  <si>
+    <t>Religión 6° de Primaria</t>
+  </si>
+  <si>
+    <t>PSP-3651LI</t>
+  </si>
+  <si>
+    <t>Religión 4° de Primaria</t>
+  </si>
+  <si>
+    <t>PSP-3650LI</t>
+  </si>
+  <si>
+    <t>Religión 2° de Primaria</t>
+  </si>
+  <si>
+    <t>PSP-3656LI</t>
+  </si>
+  <si>
+    <t>Religión 5° de Secundaria</t>
+  </si>
+  <si>
+    <t>PSP-3654LI</t>
+  </si>
+  <si>
+    <t>Religión 2° de Secundaria</t>
+  </si>
+  <si>
+    <t>PSP-3659LI</t>
+  </si>
+  <si>
+    <t>Religión 5 años Inicial</t>
+  </si>
+  <si>
+    <t>PSP-3653LI</t>
+  </si>
+  <si>
+    <t>Religión 1° de Secundaria</t>
+  </si>
+  <si>
+    <t>PSP-3655LI</t>
+  </si>
+  <si>
+    <t>Religión 4° de Secundaria</t>
+  </si>
+  <si>
+    <t>PSP-3657LI</t>
+  </si>
+  <si>
+    <t>Religión 3 años Inicial</t>
+  </si>
+  <si>
+    <t>PSP-7043LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MAYO 2026</t>
+  </si>
+  <si>
+    <t>PSP-7050LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JUNIO 2026</t>
+  </si>
+  <si>
+    <t>PSP-9838LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MAYO 2026 (LETRA GRANDE)</t>
+  </si>
+  <si>
+    <t>PSP-9821LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JUNIO 2026 (LETRA GRANDE)</t>
+  </si>
+  <si>
+    <t>PSP-3783LI</t>
+  </si>
+  <si>
+    <t>Novena y Triduo: A Santo Toribio de Mogrovejo</t>
+  </si>
+  <si>
+    <t>P. David Farfán Guerrero</t>
+  </si>
+  <si>
+    <t>10.8x15.6</t>
+  </si>
+  <si>
+    <t>PSP-3790LI</t>
+  </si>
+  <si>
+    <t>Itinerario Juvenil - Confirmación</t>
+  </si>
+  <si>
+    <t>PSP-3806LI</t>
+  </si>
+  <si>
+    <t>Guía del catequista - Confirmación</t>
+  </si>
+  <si>
+    <t>21x27.5</t>
+  </si>
+  <si>
+    <t>PSP-3813LI</t>
+  </si>
+  <si>
+    <t>Novena al Espíritu Santo con San Agustín</t>
+  </si>
+  <si>
+    <t>Centro de Espiritualidad Agustinos</t>
+  </si>
+  <si>
+    <t>PSP-3820LI</t>
+  </si>
+  <si>
+    <t>Santo Toribio de Mogrovejo: Un caminante incansable</t>
+  </si>
+  <si>
+    <t>PSP-7067LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Julio 2026</t>
+  </si>
+  <si>
+    <t>PSP-7074LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026</t>
+  </si>
+  <si>
+    <t>PSP-9791LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-3837LI</t>
+  </si>
+  <si>
+    <t>MAGNIFICA HUMANITAS</t>
+  </si>
+  <si>
+    <t>11.7x20.5</t>
+  </si>
+  <si>
+    <t>PSP-9814LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-54143FO</t>
+  </si>
+  <si>
+    <t>Novena a la Virgen del Carmen</t>
+  </si>
+  <si>
+    <t>PSP-3844LI</t>
+  </si>
+  <si>
+    <t>Tuya es mi vida</t>
+  </si>
+  <si>
+    <t>PSP-9784LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Septiembre 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-7081LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Septiembre 2026</t>
+  </si>
+  <si>
+    <t>PSP-9777LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Octubre 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-7098LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Octubre 2026</t>
+  </si>
+  <si>
+    <t>PSP-6537AL</t>
+  </si>
+  <si>
+    <t>Calendario Litúrgico 2027</t>
+  </si>
+  <si>
+    <t>10x17</t>
+  </si>
+  <si>
+    <t>PSP-6520AL</t>
+  </si>
+  <si>
+    <t>Calendario Ángeles 2027</t>
+  </si>
+  <si>
+    <t>PSP-6582AL</t>
+  </si>
+  <si>
+    <t>Calendario Huellitas 2027</t>
+  </si>
+  <si>
+    <t>16x34</t>
+  </si>
+  <si>
+    <t>PSP-6513AL</t>
+  </si>
+  <si>
+    <t>Calendario Católico 2027</t>
+  </si>
+  <si>
+    <t>23x39</t>
+  </si>
+  <si>
+    <t>PSP-6568AL</t>
+  </si>
+  <si>
+    <t>Pequeño Calendario Mariano 2027</t>
+  </si>
+  <si>
+    <t>PSP-6544CA</t>
+  </si>
+  <si>
+    <t>Calendario de escritorio 2027</t>
+  </si>
+  <si>
+    <t>PSP-6551CA</t>
+  </si>
+  <si>
+    <t>Calendario de escritorio Infantil 2027</t>
+  </si>
+  <si>
+    <t>PSP-3851LI</t>
+  </si>
+  <si>
+    <t>Huellas de Pastor</t>
+  </si>
+  <si>
+    <t>PSP-3868LI</t>
+  </si>
+  <si>
+    <t>Los llamo amigos</t>
+  </si>
+  <si>
+    <t>PSP-3875LI</t>
+  </si>
+  <si>
+    <t>Novena a santa Mónica</t>
+  </si>
+  <si>
+    <t>PSP-3776LI</t>
+  </si>
+  <si>
+    <t>TORIBIO DE MOGROVEJO - HACEDOR DE PUENTES</t>
+  </si>
+  <si>
+    <t>PSP-3899LI</t>
+  </si>
+  <si>
+    <t>Novena a san Miguel Arcángel</t>
+  </si>
+  <si>
+    <t>PSP-3882LI</t>
+  </si>
+  <si>
+    <t>Evangelio Cotidiano 2027</t>
+  </si>
+  <si>
+    <t>BSP-E9914LI</t>
+  </si>
+  <si>
+    <t>Agenda Litúrgica 2027</t>
+  </si>
+  <si>
+    <t>PSP-7104LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Noviembre 2026</t>
+  </si>
+  <si>
+    <t>PSP-9760LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Noviembre 2026 (Letra grande)</t>
+  </si>
+  <si>
     <t>BSP-4148LI</t>
   </si>
   <si>
-    <t>LA SAGRADA BIBLIA DE AMÉRICA</t>
-[...1154 lines deleted...]
-    <t>LA COMPASION NOS HACE FELICES</t>
+    <t>Sagrada Biblia de América para la familia</t>
+  </si>
+  <si>
+    <t>20x28</t>
+  </si>
+  <si>
+    <t>PSP-7111LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Diciembre 2026</t>
+  </si>
+  <si>
+    <t>PSP-9753LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Diciembre 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-6575AF</t>
+  </si>
+  <si>
+    <t>Planificador 2027</t>
+  </si>
+  <si>
+    <t>BSP-5091LI</t>
+  </si>
+  <si>
+    <t>Sagrada Biblia América Campaña</t>
+  </si>
+  <si>
+    <t>13.5x18</t>
   </si>
   <si>
     <t>PSP-3479LI</t>
   </si>
   <si>
-    <t>CON LOS OJOS FIJOS EN EL SEÑOR</t>
-[...731 lines deleted...]
-    <t>Novena a san Miguel Arcángel</t>
+    <t>Con los ojos fijos en el Señor</t>
+  </si>
+  <si>
+    <t>BSP-5761LI</t>
+  </si>
+  <si>
+    <t>Novena a Nuestra Señora de Guadalupe</t>
+  </si>
+  <si>
+    <t>BSP-6531LI</t>
+  </si>
+  <si>
+    <t>100 oraciones contra el diablo y el mal</t>
+  </si>
+  <si>
+    <t>PSP-3905LI</t>
+  </si>
+  <si>
+    <t>La vida del Papa León XIV</t>
+  </si>
+  <si>
+    <t>ESP-3276LI</t>
+  </si>
+  <si>
+    <t>La Biblia Escrutad las Escrituras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6202,51 +6256,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1358ba8aa4ddfa67215daf789df41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c8b413625a98aaed93f8c22291451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6534,54 +6588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J747"/>
+  <dimension ref="A1:J756"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J747" sqref="J747"/>
+      <selection activeCell="J756" sqref="J756"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -10497,51 +10551,51 @@
       <c r="J149" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="B150" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G150" s="1">
         <v>35</v>
       </c>
       <c r="H150" s="1">
         <v>0.2</v>
       </c>
       <c r="I150" s="1">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J150" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="B151" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D151" s="1"/>
       <c r="E151" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G151" s="1">
         <v>35</v>
       </c>
       <c r="H151" s="1">
         <v>0.2</v>
       </c>
@@ -12383,80 +12437,80 @@
       <c r="J217" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="B218" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D218" s="1"/>
       <c r="E218" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G218" s="1">
         <v>154</v>
       </c>
       <c r="H218" s="1">
         <v>0.255</v>
       </c>
       <c r="I218" s="1">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="J218" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="B219" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G219" s="1">
         <v>445</v>
       </c>
       <c r="H219" s="1">
         <v>0.516</v>
       </c>
       <c r="I219" s="1">
-        <v>73</v>
+        <v>76.5</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="B220" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D220" s="1"/>
       <c r="E220" s="1" t="s">
         <v>612</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>592</v>
       </c>
       <c r="G220" s="1">
         <v>120</v>
       </c>
       <c r="H220" s="1">
         <v>0.25</v>
       </c>
@@ -12522,51 +12576,51 @@
       <c r="J222" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="B223" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D223" s="1"/>
       <c r="E223" s="1" t="s">
         <v>632</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G223" s="1">
         <v>193</v>
       </c>
       <c r="H223" s="1">
         <v>0.255</v>
       </c>
       <c r="I223" s="1">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="B224" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1" t="s">
         <v>612</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>636</v>
       </c>
       <c r="G224" s="1">
         <v>104</v>
       </c>
       <c r="H224" s="1">
         <v>0.148</v>
       </c>
@@ -12603,51 +12657,51 @@
       <c r="J225" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="B226" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D226" s="1"/>
       <c r="E226" s="1" t="s">
         <v>632</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G226" s="1">
         <v>235</v>
       </c>
       <c r="H226" s="1">
         <v>0.255</v>
       </c>
       <c r="I226" s="1">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="J226" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="B227" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D227" s="1"/>
       <c r="E227" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G227" s="1">
         <v>78</v>
       </c>
       <c r="H227" s="1">
         <v>0.148</v>
       </c>
@@ -13211,51 +13265,51 @@
       <c r="J247" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="B248" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>706</v>
       </c>
       <c r="D248" s="1"/>
       <c r="E248" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>633</v>
       </c>
       <c r="G248" s="1">
         <v>174</v>
       </c>
       <c r="H248" s="1">
         <v>0.255</v>
       </c>
       <c r="I248" s="1">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="B249" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>678</v>
       </c>
       <c r="G249" s="1">
         <v>8</v>
       </c>
       <c r="H249" s="1">
@@ -15870,80 +15924,80 @@
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="B343" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G343" s="1">
         <v>216</v>
       </c>
       <c r="H343" s="1">
         <v>0.25</v>
       </c>
       <c r="I343" s="1">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J343" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="B344" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E344" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G344" s="1">
         <v>160</v>
       </c>
       <c r="H344" s="1">
         <v>0.2</v>
       </c>
       <c r="I344" s="1">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J344" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="B345" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="D345" s="1"/>
       <c r="E345" s="1" t="s">
         <v>854</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="G345" s="1">
         <v>64</v>
       </c>
       <c r="H345" s="1">
         <v>0.064</v>
       </c>
@@ -18507,51 +18561,51 @@
       <c r="J439" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="B440" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="D440" s="1"/>
       <c r="E440" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G440" s="1">
         <v>224</v>
       </c>
       <c r="H440" s="1">
         <v>0.25</v>
       </c>
       <c r="I440" s="1">
-        <v>56</v>
+        <v>62.5</v>
       </c>
       <c r="J440" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="B441" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="D441" s="1"/>
       <c r="E441" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G441" s="1">
         <v>624</v>
       </c>
       <c r="H441" s="1">
         <v>0.9</v>
       </c>
@@ -18615,51 +18669,51 @@
       <c r="J443" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="B444" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="D444" s="1"/>
       <c r="E444" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G444" s="1">
         <v>196</v>
       </c>
       <c r="H444" s="1">
         <v>0.22</v>
       </c>
       <c r="I444" s="1">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J444" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="B445" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="D445" s="1"/>
       <c r="E445" s="1" t="s">
         <v>601</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G445" s="1">
         <v>222</v>
       </c>
       <c r="H445" s="1">
         <v>0.26</v>
       </c>
@@ -19435,51 +19489,51 @@
       <c r="J473" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="B474" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="D474" s="1"/>
       <c r="E474" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G474" s="1">
         <v>112</v>
       </c>
       <c r="H474" s="1">
         <v>0.131</v>
       </c>
       <c r="I474" s="1">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="J474" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="B475" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="D475" s="1"/>
       <c r="E475" s="1"/>
       <c r="F475" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="G475" s="1">
         <v>126</v>
       </c>
       <c r="H475" s="1">
         <v>0.196</v>
       </c>
       <c r="I475" s="1">
         <v>30</v>
@@ -19660,7049 +19714,7288 @@
         <v>0</v>
       </c>
       <c r="H482" s="1">
         <v>0.005</v>
       </c>
       <c r="I482" s="1">
         <v>2</v>
       </c>
       <c r="J482" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="B483" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="D483" s="1"/>
       <c r="E483" s="1"/>
       <c r="F483" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="G483" s="1">
-        <v>1461</v>
+        <v>0</v>
       </c>
       <c r="H483" s="1">
-        <v>3.012</v>
+        <v>0.812</v>
       </c>
       <c r="I483" s="1">
-        <v>320</v>
+        <v>37.5</v>
       </c>
       <c r="J483" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="B484" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="D484" s="1"/>
       <c r="E484" s="1"/>
       <c r="F484" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="G484" s="1">
-        <v>0</v>
+        <v>702</v>
       </c>
       <c r="H484" s="1">
-        <v>0.812</v>
+        <v>0.448</v>
       </c>
       <c r="I484" s="1">
-        <v>37.5</v>
+        <v>16</v>
       </c>
       <c r="J484" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="B485" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="D485" s="1"/>
       <c r="E485" s="1"/>
       <c r="F485" s="1" t="s">
-        <v>1411</v>
+        <v>684</v>
       </c>
       <c r="G485" s="1">
-        <v>702</v>
+        <v>1728</v>
       </c>
       <c r="H485" s="1">
-        <v>0.448</v>
+        <v>0.472</v>
       </c>
       <c r="I485" s="1">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="J485" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="B486" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C486" s="1" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="D486" s="1"/>
       <c r="E486" s="1"/>
       <c r="F486" s="1" t="s">
-        <v>684</v>
+        <v>1058</v>
       </c>
       <c r="G486" s="1">
-        <v>1728</v>
+        <v>1600</v>
       </c>
       <c r="H486" s="1">
-        <v>0.472</v>
+        <v>0.444</v>
       </c>
       <c r="I486" s="1">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="J486" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="B487" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C487" s="1" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="D487" s="1"/>
       <c r="E487" s="1"/>
       <c r="F487" s="1" t="s">
-        <v>1058</v>
+        <v>491</v>
       </c>
       <c r="G487" s="1">
         <v>1600</v>
       </c>
       <c r="H487" s="1">
-        <v>0.444</v>
+        <v>0.39</v>
       </c>
       <c r="I487" s="1">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="J487" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="B488" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C488" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="C488" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D488" s="1"/>
-      <c r="E488" s="1"/>
+      <c r="E488" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="F488" s="1" t="s">
-        <v>491</v>
+        <v>343</v>
       </c>
       <c r="G488" s="1">
-        <v>1600</v>
+        <v>170</v>
       </c>
       <c r="H488" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="I488" s="1">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="J488" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="B489" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C489" s="1" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="D489" s="1"/>
       <c r="E489" s="1" t="s">
         <v>209</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G489" s="1">
-        <v>170</v>
+        <v>257</v>
       </c>
       <c r="H489" s="1">
-        <v>0.14</v>
+        <v>0.206</v>
       </c>
       <c r="I489" s="1">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="J489" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="B490" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C490" s="1" t="s">
         <v>1420</v>
       </c>
-      <c r="C490" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D490" s="1"/>
-      <c r="E490" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E490" s="1"/>
       <c r="F490" s="1" t="s">
-        <v>343</v>
+        <v>112</v>
       </c>
       <c r="G490" s="1">
-        <v>257</v>
+        <v>0</v>
       </c>
       <c r="H490" s="1">
-        <v>0.206</v>
+        <v>0.32</v>
       </c>
       <c r="I490" s="1">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J490" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="B491" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="D491" s="1"/>
       <c r="E491" s="1"/>
       <c r="F491" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G491" s="1">
         <v>0</v>
       </c>
       <c r="H491" s="1">
         <v>0.32</v>
       </c>
       <c r="I491" s="1">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="J491" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="B492" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C492" s="1" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="D492" s="1"/>
       <c r="E492" s="1"/>
       <c r="F492" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G492" s="1">
         <v>0</v>
       </c>
       <c r="H492" s="1">
         <v>0.32</v>
       </c>
       <c r="I492" s="1">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="J492" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="B493" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C493" s="1" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
       <c r="D493" s="1"/>
       <c r="E493" s="1"/>
       <c r="F493" s="1" t="s">
-        <v>112</v>
+        <v>491</v>
       </c>
       <c r="G493" s="1">
         <v>0</v>
       </c>
       <c r="H493" s="1">
-        <v>0.32</v>
+        <v>0.019</v>
       </c>
       <c r="I493" s="1">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="J493" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="B494" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C494" s="1" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="D494" s="1"/>
       <c r="E494" s="1"/>
       <c r="F494" s="1" t="s">
-        <v>491</v>
+        <v>206</v>
       </c>
       <c r="G494" s="1">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H494" s="1">
-        <v>0.019</v>
+        <v>0.24</v>
       </c>
       <c r="I494" s="1">
-        <v>6</v>
+        <v>18.5</v>
       </c>
       <c r="J494" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="B495" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C495" s="1" t="s">
         <v>1430</v>
-      </c>
-[...1 lines deleted...]
-        <v>1431</v>
       </c>
       <c r="D495" s="1"/>
       <c r="E495" s="1"/>
       <c r="F495" s="1" t="s">
-        <v>206</v>
+        <v>1431</v>
       </c>
       <c r="G495" s="1">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="H495" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="I495" s="1">
-        <v>18.5</v>
+        <v>15</v>
       </c>
       <c r="J495" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="B496" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="D496" s="1"/>
       <c r="E496" s="1"/>
       <c r="F496" s="1" t="s">
-        <v>1434</v>
+        <v>650</v>
       </c>
       <c r="G496" s="1">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="H496" s="1">
-        <v>0.6</v>
+        <v>0.005</v>
       </c>
       <c r="I496" s="1">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J496" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="B497" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C497" s="1" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="D497" s="1"/>
       <c r="E497" s="1"/>
       <c r="F497" s="1" t="s">
-        <v>650</v>
+        <v>491</v>
       </c>
       <c r="G497" s="1">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H497" s="1">
-        <v>0.005</v>
+        <v>0.08</v>
       </c>
       <c r="I497" s="1">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="J497" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="B498" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C498" s="1" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
       <c r="D498" s="1"/>
       <c r="E498" s="1"/>
       <c r="F498" s="1" t="s">
-        <v>491</v>
+        <v>1438</v>
       </c>
       <c r="G498" s="1">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H498" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="I498" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J498" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="B499" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="D499" s="1"/>
       <c r="E499" s="1"/>
       <c r="F499" s="1" t="s">
-        <v>1441</v>
+        <v>1077</v>
       </c>
       <c r="G499" s="1">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="H499" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="I499" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J499" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="B500" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C500" s="1" t="s">
         <v>1442</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="D500" s="1"/>
       <c r="E500" s="1"/>
       <c r="F500" s="1" t="s">
-        <v>1077</v>
+        <v>1443</v>
       </c>
       <c r="G500" s="1">
-        <v>0</v>
+        <v>16.5</v>
       </c>
       <c r="H500" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="I500" s="1">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="J500" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="B501" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="D501" s="1"/>
       <c r="E501" s="1"/>
       <c r="F501" s="1" t="s">
-        <v>1446</v>
+        <v>210</v>
       </c>
       <c r="G501" s="1">
-        <v>16.5</v>
+        <v>64</v>
       </c>
       <c r="H501" s="1">
-        <v>0.15</v>
+        <v>0.62</v>
       </c>
       <c r="I501" s="1">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="J501" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="B502" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C502" s="1" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
       <c r="D502" s="1"/>
       <c r="E502" s="1"/>
       <c r="F502" s="1" t="s">
-        <v>210</v>
+        <v>1448</v>
       </c>
       <c r="G502" s="1">
-        <v>64</v>
+        <v>648</v>
       </c>
       <c r="H502" s="1">
-        <v>0.62</v>
+        <v>0.956</v>
       </c>
       <c r="I502" s="1">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="J502" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="B503" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="D503" s="1"/>
       <c r="E503" s="1"/>
       <c r="F503" s="1" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="G503" s="1">
-        <v>648</v>
+        <v>400</v>
       </c>
       <c r="H503" s="1">
-        <v>0.956</v>
+        <v>0.652</v>
       </c>
       <c r="I503" s="1">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J503" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="B504" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C504" s="1" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
       <c r="D504" s="1"/>
       <c r="E504" s="1"/>
       <c r="F504" s="1" t="s">
-        <v>1451</v>
+        <v>618</v>
       </c>
       <c r="G504" s="1">
-        <v>400</v>
+        <v>128</v>
       </c>
       <c r="H504" s="1">
-        <v>0.652</v>
+        <v>0.156</v>
       </c>
       <c r="I504" s="1">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="J504" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="B505" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C505" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="C505" s="1" t="s">
+      <c r="D505" s="1"/>
+      <c r="E505" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="F505" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="D505" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G505" s="1">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="H505" s="1">
-        <v>0.156</v>
+        <v>0.046</v>
       </c>
       <c r="I505" s="1">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="J505" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="B506" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="D506" s="1"/>
       <c r="E506" s="1" t="s">
-        <v>727</v>
+        <v>673</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="G506" s="1">
         <v>40</v>
       </c>
       <c r="H506" s="1">
-        <v>0.046</v>
+        <v>0.052</v>
       </c>
       <c r="I506" s="1">
-        <v>5</v>
+        <v>6.5</v>
       </c>
       <c r="J506" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="B507" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="D507" s="1"/>
-      <c r="E507" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E507" s="1"/>
       <c r="F507" s="1" t="s">
-        <v>1461</v>
+        <v>684</v>
       </c>
       <c r="G507" s="1">
-        <v>40</v>
+        <v>1072</v>
       </c>
       <c r="H507" s="1">
-        <v>0.052</v>
+        <v>0.465</v>
       </c>
       <c r="I507" s="1">
-        <v>6.5</v>
+        <v>39</v>
       </c>
       <c r="J507" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="B508" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C508" s="1" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="D508" s="1"/>
       <c r="E508" s="1"/>
       <c r="F508" s="1" t="s">
-        <v>684</v>
+        <v>233</v>
       </c>
       <c r="G508" s="1">
-        <v>1072</v>
+        <v>112</v>
       </c>
       <c r="H508" s="1">
-        <v>0.465</v>
+        <v>0.09769</v>
       </c>
       <c r="I508" s="1">
-        <v>39</v>
+        <v>15.5</v>
       </c>
       <c r="J508" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="B509" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C509" s="1" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="D509" s="1"/>
       <c r="E509" s="1"/>
       <c r="F509" s="1" t="s">
-        <v>233</v>
+        <v>1465</v>
       </c>
       <c r="G509" s="1">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H509" s="1">
-        <v>0.09769</v>
+        <v>0.5</v>
       </c>
       <c r="I509" s="1">
-        <v>15.5</v>
+        <v>13</v>
       </c>
       <c r="J509" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="B510" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="D510" s="1"/>
       <c r="E510" s="1"/>
       <c r="F510" s="1" t="s">
-        <v>1468</v>
+        <v>618</v>
       </c>
       <c r="G510" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="H510" s="1">
-        <v>0.5</v>
+        <v>0.15515</v>
       </c>
       <c r="I510" s="1">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="J510" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="B511" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C511" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="C511" s="1" t="s">
+      <c r="D511" s="1"/>
+      <c r="E511" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="D511" s="1"/>
-      <c r="E511" s="1"/>
       <c r="F511" s="1" t="s">
-        <v>618</v>
+        <v>688</v>
       </c>
       <c r="G511" s="1">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="H511" s="1">
-        <v>0.15515</v>
+        <v>0.00078</v>
       </c>
       <c r="I511" s="1">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="J511" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="B512" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="D512" s="1"/>
       <c r="E512" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G512" s="1">
-        <v>132</v>
+        <v>364</v>
       </c>
       <c r="H512" s="1">
-        <v>0.00078</v>
+        <v>0.198</v>
       </c>
       <c r="I512" s="1">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J512" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="B513" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D513" s="1"/>
       <c r="E513" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G513" s="1">
-        <v>364</v>
+        <v>80</v>
       </c>
       <c r="H513" s="1">
-        <v>0.198</v>
+        <v>0.00052</v>
       </c>
       <c r="I513" s="1">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="J513" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="B514" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="D514" s="1"/>
       <c r="E514" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G514" s="1">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="H514" s="1">
-        <v>0.00052</v>
+        <v>0.00082</v>
       </c>
       <c r="I514" s="1">
-        <v>13</v>
+        <v>14.5</v>
       </c>
       <c r="J514" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="B515" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="D515" s="1"/>
       <c r="E515" s="1" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="F515" s="1" t="s">
-        <v>688</v>
+        <v>592</v>
       </c>
       <c r="G515" s="1">
-        <v>138</v>
+        <v>222</v>
       </c>
       <c r="H515" s="1">
-        <v>0.00082</v>
+        <v>0.124</v>
       </c>
       <c r="I515" s="1">
-        <v>14.5</v>
+        <v>19</v>
       </c>
       <c r="J515" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="B516" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C516" s="1" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="D516" s="1"/>
       <c r="E516" s="1" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>592</v>
+        <v>618</v>
       </c>
       <c r="G516" s="1">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="H516" s="1">
-        <v>0.124</v>
+        <v>0.29179</v>
       </c>
       <c r="I516" s="1">
-        <v>19</v>
+        <v>25.5</v>
       </c>
       <c r="J516" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="B517" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="D517" s="1"/>
       <c r="E517" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>618</v>
+        <v>233</v>
       </c>
       <c r="G517" s="1">
-        <v>264</v>
+        <v>112</v>
       </c>
       <c r="H517" s="1">
-        <v>0.29179</v>
+        <v>0.09759</v>
       </c>
       <c r="I517" s="1">
-        <v>25.5</v>
+        <v>24</v>
       </c>
       <c r="J517" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="B518" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="D518" s="1"/>
       <c r="E518" s="1" t="s">
-        <v>1490</v>
+        <v>1110</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>233</v>
+        <v>491</v>
       </c>
       <c r="G518" s="1">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="H518" s="1">
-        <v>0.09759</v>
+        <v>0.01965</v>
       </c>
       <c r="I518" s="1">
-        <v>24</v>
+        <v>6.5</v>
       </c>
       <c r="J518" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="B519" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C519" s="1" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
       <c r="D519" s="1"/>
       <c r="E519" s="1" t="s">
-        <v>1110</v>
+        <v>1492</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>491</v>
+        <v>1493</v>
       </c>
       <c r="G519" s="1">
-        <v>32</v>
+        <v>144</v>
       </c>
       <c r="H519" s="1">
-        <v>0.01965</v>
+        <v>0.099</v>
       </c>
       <c r="I519" s="1">
-        <v>6.5</v>
+        <v>17</v>
       </c>
       <c r="J519" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="B520" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="D520" s="1"/>
-      <c r="E520" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E520" s="1"/>
       <c r="F520" s="1" t="s">
-        <v>1496</v>
+        <v>491</v>
       </c>
       <c r="G520" s="1">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="H520" s="1">
-        <v>0.099</v>
+        <v>0.08</v>
       </c>
       <c r="I520" s="1">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J520" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="B521" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C521" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="C521" s="1" t="s">
+      <c r="D521" s="1"/>
+      <c r="E521" s="1" t="s">
         <v>1498</v>
       </c>
-      <c r="D521" s="1"/>
-      <c r="E521" s="1"/>
       <c r="F521" s="1" t="s">
-        <v>491</v>
+        <v>688</v>
       </c>
       <c r="G521" s="1">
-        <v>80</v>
+        <v>322</v>
       </c>
       <c r="H521" s="1">
-        <v>0.08</v>
+        <v>0.166</v>
       </c>
       <c r="I521" s="1">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="J521" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="B522" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="D522" s="1"/>
       <c r="E522" s="1" t="s">
-        <v>1501</v>
+        <v>1498</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G522" s="1">
-        <v>322</v>
+        <v>150</v>
       </c>
       <c r="H522" s="1">
-        <v>0.166</v>
+        <v>0.0004</v>
       </c>
       <c r="I522" s="1">
-        <v>22.5</v>
+        <v>17</v>
       </c>
       <c r="J522" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="B523" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C523" s="1" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="D523" s="1"/>
       <c r="E523" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G523" s="1">
-        <v>150</v>
+        <v>382</v>
       </c>
       <c r="H523" s="1">
-        <v>0.0004</v>
+        <v>0.204</v>
       </c>
       <c r="I523" s="1">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J523" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="B524" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="D524" s="1"/>
       <c r="E524" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G524" s="1">
-        <v>382</v>
+        <v>422</v>
       </c>
       <c r="H524" s="1">
-        <v>0.204</v>
+        <v>0.226</v>
       </c>
       <c r="I524" s="1">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J524" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="B525" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="D525" s="1"/>
       <c r="E525" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G525" s="1">
-        <v>422</v>
+        <v>268</v>
       </c>
       <c r="H525" s="1">
-        <v>0.226</v>
+        <v>0.148</v>
       </c>
       <c r="I525" s="1">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="J525" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="B526" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="D526" s="1"/>
       <c r="E526" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G526" s="1">
-        <v>268</v>
+        <v>500</v>
       </c>
       <c r="H526" s="1">
-        <v>0.148</v>
+        <v>0.268</v>
       </c>
       <c r="I526" s="1">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J526" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="B527" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="D527" s="1"/>
       <c r="E527" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="F527" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="F527" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G527" s="1">
-        <v>500</v>
+        <v>63</v>
       </c>
       <c r="H527" s="1">
-        <v>0.268</v>
+        <v>0.158</v>
       </c>
       <c r="I527" s="1">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J527" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="B528" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="D528" s="1"/>
       <c r="E528" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F528" s="1" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="G528" s="1">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="H528" s="1">
-        <v>0.158</v>
+        <v>0.144</v>
       </c>
       <c r="I528" s="1">
         <v>19</v>
       </c>
       <c r="J528" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="B529" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C529" s="1" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
       <c r="D529" s="1"/>
       <c r="E529" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="G529" s="1">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="H529" s="1">
-        <v>0.144</v>
+        <v>0.158</v>
       </c>
       <c r="I529" s="1">
         <v>19</v>
       </c>
       <c r="J529" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="B530" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C530" s="1" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
       <c r="D530" s="1"/>
       <c r="E530" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F530" s="1" t="s">
-        <v>1518</v>
+        <v>233</v>
       </c>
       <c r="G530" s="1">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H530" s="1">
-        <v>0.158</v>
+        <v>0.05</v>
       </c>
       <c r="I530" s="1">
-        <v>19</v>
+        <v>8.6</v>
       </c>
       <c r="J530" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="B531" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C531" s="1" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="D531" s="1"/>
       <c r="E531" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G531" s="1">
         <v>32</v>
       </c>
       <c r="H531" s="1">
         <v>0.05</v>
       </c>
       <c r="I531" s="1">
-        <v>8.6</v>
+        <v>15</v>
       </c>
       <c r="J531" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="B532" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C532" s="1" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
       <c r="D532" s="1"/>
       <c r="E532" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F532" s="1" t="s">
-        <v>233</v>
+        <v>491</v>
       </c>
       <c r="G532" s="1">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="H532" s="1">
-        <v>0.05</v>
+        <v>0.054</v>
       </c>
       <c r="I532" s="1">
-        <v>15</v>
+        <v>13.5</v>
       </c>
       <c r="J532" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="B533" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C533" s="1" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="D533" s="1"/>
       <c r="E533" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G533" s="1">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="H533" s="1">
-        <v>0.054</v>
+        <v>0.048</v>
       </c>
       <c r="I533" s="1">
-        <v>13.5</v>
+        <v>10</v>
       </c>
       <c r="J533" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="B534" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C534" s="1" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
       <c r="D534" s="1"/>
       <c r="E534" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G534" s="1">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="H534" s="1">
-        <v>0.048</v>
+        <v>0.066</v>
       </c>
       <c r="I534" s="1">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="J534" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="B535" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C535" s="1" t="s">
         <v>1531</v>
       </c>
-      <c r="C535" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D535" s="1"/>
-      <c r="E535" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E535" s="1"/>
       <c r="F535" s="1" t="s">
-        <v>491</v>
+        <v>821</v>
       </c>
       <c r="G535" s="1">
-        <v>112</v>
+        <v>168</v>
       </c>
       <c r="H535" s="1">
-        <v>0.066</v>
+        <v>0.156</v>
       </c>
       <c r="I535" s="1">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J535" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="B536" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C536" s="1" t="s">
         <v>1533</v>
       </c>
-      <c r="C536" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D536" s="1"/>
-      <c r="E536" s="1"/>
+      <c r="E536" s="1" t="s">
+        <v>807</v>
+      </c>
       <c r="F536" s="1" t="s">
-        <v>821</v>
+        <v>233</v>
       </c>
       <c r="G536" s="1">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="H536" s="1">
-        <v>0.156</v>
+        <v>0.1</v>
       </c>
       <c r="I536" s="1">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J536" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="B537" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C537" s="1" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
       <c r="D537" s="1"/>
       <c r="E537" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G537" s="1">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="H537" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="I537" s="1">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J537" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="B538" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C538" s="1" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="D538" s="1"/>
       <c r="E538" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F538" s="1" t="s">
-        <v>233</v>
+        <v>618</v>
       </c>
       <c r="G538" s="1">
         <v>160</v>
       </c>
       <c r="H538" s="1">
-        <v>0.14</v>
+        <v>0.18577</v>
       </c>
       <c r="I538" s="1">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J538" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="B539" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C539" s="1" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
       <c r="D539" s="1"/>
       <c r="E539" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G539" s="1">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="H539" s="1">
-        <v>0.18577</v>
+        <v>0.212</v>
       </c>
       <c r="I539" s="1">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J539" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="B540" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C540" s="1" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
       <c r="D540" s="1"/>
       <c r="E540" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G540" s="1">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="H540" s="1">
-        <v>0.212</v>
+        <v>0.138</v>
       </c>
       <c r="I540" s="1">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="J540" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="B541" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C541" s="1" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="D541" s="1"/>
       <c r="E541" s="1" t="s">
-        <v>807</v>
+        <v>209</v>
       </c>
       <c r="F541" s="1" t="s">
-        <v>618</v>
+        <v>343</v>
       </c>
       <c r="G541" s="1">
-        <v>112</v>
+        <v>178</v>
       </c>
       <c r="H541" s="1">
-        <v>0.138</v>
+        <v>0.15</v>
       </c>
       <c r="I541" s="1">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J541" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="B542" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C542" s="1" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="D542" s="1"/>
       <c r="E542" s="1" t="s">
         <v>209</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>343</v>
+        <v>233</v>
       </c>
       <c r="G542" s="1">
-        <v>178</v>
+        <v>116</v>
       </c>
       <c r="H542" s="1">
-        <v>0.15</v>
+        <v>0.108</v>
       </c>
       <c r="I542" s="1">
-        <v>20</v>
+        <v>15.5</v>
       </c>
       <c r="J542" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="B543" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C543" s="1" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
       <c r="D543" s="1"/>
       <c r="E543" s="1" t="s">
-        <v>209</v>
+        <v>628</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>233</v>
+        <v>1548</v>
       </c>
       <c r="G543" s="1">
-        <v>116</v>
+        <v>190</v>
       </c>
       <c r="H543" s="1">
-        <v>0.108</v>
+        <v>0.216</v>
       </c>
       <c r="I543" s="1">
-        <v>15.5</v>
+        <v>20</v>
       </c>
       <c r="J543" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="B544" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="D544" s="1"/>
       <c r="E544" s="1" t="s">
-        <v>628</v>
+        <v>1551</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>1551</v>
+        <v>583</v>
       </c>
       <c r="G544" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="H544" s="1">
-        <v>0.216</v>
+        <v>0.5</v>
       </c>
       <c r="I544" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="J544" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="B545" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="D545" s="1"/>
-      <c r="E545" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E545" s="1"/>
       <c r="F545" s="1" t="s">
-        <v>583</v>
+        <v>233</v>
       </c>
       <c r="G545" s="1">
-        <v>240</v>
+        <v>192</v>
       </c>
       <c r="H545" s="1">
-        <v>0.5</v>
+        <v>0.15589</v>
       </c>
       <c r="I545" s="1">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="J545" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="B546" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C546" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="C546" s="1" t="s">
+      <c r="D546" s="1"/>
+      <c r="E546" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="D546" s="1"/>
-      <c r="E546" s="1"/>
       <c r="F546" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G546" s="1">
-        <v>192</v>
+        <v>160</v>
       </c>
       <c r="H546" s="1">
-        <v>0.15589</v>
+        <v>0.13652</v>
       </c>
       <c r="I546" s="1">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="J546" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="B547" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="D547" s="1"/>
       <c r="E547" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G547" s="1">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="H547" s="1">
-        <v>0.13652</v>
+        <v>0.05817</v>
       </c>
       <c r="I547" s="1">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J547" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="B548" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="D548" s="1"/>
       <c r="E548" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>233</v>
+        <v>881</v>
       </c>
       <c r="G548" s="1">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="H548" s="1">
-        <v>0.05817</v>
+        <v>0.27317</v>
       </c>
       <c r="I548" s="1">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="J548" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="B549" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="D549" s="1"/>
       <c r="E549" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F549" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="F549" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G549" s="1">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="H549" s="1">
-        <v>0.27317</v>
+        <v>0.072</v>
       </c>
       <c r="I549" s="1">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="J549" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="B550" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="D550" s="1"/>
       <c r="E550" s="1" t="s">
-        <v>1210</v>
+        <v>1568</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>1568</v>
+        <v>742</v>
       </c>
       <c r="G550" s="1">
         <v>39</v>
       </c>
       <c r="H550" s="1">
         <v>0.072</v>
       </c>
       <c r="I550" s="1">
         <v>16</v>
       </c>
       <c r="J550" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="B551" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="D551" s="1"/>
-      <c r="E551" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E551" s="1"/>
       <c r="F551" s="1" t="s">
-        <v>742</v>
+        <v>233</v>
       </c>
       <c r="G551" s="1">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="H551" s="1">
-        <v>0.072</v>
+        <v>0.11126</v>
       </c>
       <c r="I551" s="1">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J551" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="B552" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C552" s="1" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="D552" s="1"/>
       <c r="E552" s="1"/>
       <c r="F552" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G552" s="1">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="H552" s="1">
-        <v>0.11126</v>
+        <v>0.08557</v>
       </c>
       <c r="I552" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J552" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="B553" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C553" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="C553" s="1" t="s">
+      <c r="D553" s="1"/>
+      <c r="E553" s="1" t="s">
         <v>1575</v>
       </c>
-      <c r="D553" s="1"/>
-      <c r="E553" s="1"/>
       <c r="F553" s="1" t="s">
-        <v>233</v>
+        <v>618</v>
       </c>
       <c r="G553" s="1">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="H553" s="1">
-        <v>0.08557</v>
+        <v>0.24</v>
       </c>
       <c r="I553" s="1">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J553" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="B554" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="D554" s="1"/>
-      <c r="E554" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E554" s="1"/>
       <c r="F554" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G554" s="1">
-        <v>144</v>
+        <v>480</v>
       </c>
       <c r="H554" s="1">
         <v>0.24</v>
       </c>
       <c r="I554" s="1">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="J554" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="B555" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C555" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="C555" s="1" t="s">
+      <c r="D555" s="1"/>
+      <c r="E555" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="D555" s="1"/>
-      <c r="E555" s="1"/>
       <c r="F555" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G555" s="1">
-        <v>480</v>
+        <v>272</v>
       </c>
       <c r="H555" s="1">
         <v>0.24</v>
       </c>
       <c r="I555" s="1">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="J555" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="B556" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="D556" s="1"/>
       <c r="E556" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G556" s="1">
-        <v>272</v>
+        <v>245</v>
       </c>
       <c r="H556" s="1">
-        <v>0.24</v>
+        <v>0.308</v>
       </c>
       <c r="I556" s="1">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="J556" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="B557" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="D557" s="1"/>
       <c r="E557" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G557" s="1">
-        <v>245</v>
+        <v>352</v>
       </c>
       <c r="H557" s="1">
-        <v>0.308</v>
+        <v>0.39</v>
       </c>
       <c r="I557" s="1">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J557" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="B558" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="D558" s="1"/>
       <c r="E558" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F558" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="F558" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G558" s="1">
-        <v>352</v>
+        <v>192</v>
       </c>
       <c r="H558" s="1">
-        <v>0.39</v>
+        <v>0.162</v>
       </c>
       <c r="I558" s="1">
-        <v>40</v>
+        <v>20.5</v>
       </c>
       <c r="J558" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="B559" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="D559" s="1"/>
       <c r="E559" s="1" t="s">
-        <v>209</v>
+        <v>1473</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>1592</v>
+        <v>618</v>
       </c>
       <c r="G559" s="1">
-        <v>192</v>
+        <v>158</v>
       </c>
       <c r="H559" s="1">
-        <v>0.162</v>
+        <v>0.2</v>
       </c>
       <c r="I559" s="1">
-        <v>20.5</v>
+        <v>25</v>
       </c>
       <c r="J559" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="B560" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="D560" s="1"/>
       <c r="E560" s="1" t="s">
-        <v>1476</v>
+        <v>1594</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>618</v>
+        <v>1595</v>
       </c>
       <c r="G560" s="1">
-        <v>158</v>
+        <v>368</v>
       </c>
       <c r="H560" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="I560" s="1">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="J560" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="B561" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D561" s="1"/>
       <c r="E561" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>1598</v>
+        <v>491</v>
       </c>
       <c r="G561" s="1">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="H561" s="1">
-        <v>0.4</v>
+        <v>0.24</v>
       </c>
       <c r="I561" s="1">
-        <v>84</v>
+        <v>6.5</v>
       </c>
       <c r="J561" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="B562" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="D562" s="1"/>
       <c r="E562" s="1" t="s">
-        <v>1601</v>
+        <v>1042</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>491</v>
+        <v>618</v>
       </c>
       <c r="G562" s="1">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H562" s="1">
-        <v>0.24</v>
+        <v>0.07765</v>
       </c>
       <c r="I562" s="1">
-        <v>6.5</v>
+        <v>39</v>
       </c>
       <c r="J562" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="B563" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C563" s="1" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
       <c r="D563" s="1"/>
       <c r="E563" s="1" t="s">
-        <v>1042</v>
+        <v>1603</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>618</v>
+        <v>1604</v>
       </c>
       <c r="G563" s="1">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="H563" s="1">
-        <v>0.07765</v>
+        <v>0.347</v>
       </c>
       <c r="I563" s="1">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J563" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="B564" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D564" s="1"/>
       <c r="E564" s="1" t="s">
-        <v>1606</v>
+        <v>940</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="G564" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
       <c r="H564" s="1">
-        <v>0.347</v>
+        <v>0.418</v>
       </c>
       <c r="I564" s="1">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="J564" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="B565" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="D565" s="1"/>
       <c r="E565" s="1" t="s">
-        <v>940</v>
+        <v>727</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>1610</v>
+        <v>729</v>
       </c>
       <c r="G565" s="1">
-        <v>384</v>
+        <v>48</v>
       </c>
       <c r="H565" s="1">
-        <v>0.418</v>
+        <v>0.202</v>
       </c>
       <c r="I565" s="1">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="J565" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="B566" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C566" s="1" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
       <c r="D566" s="1"/>
       <c r="E566" s="1" t="s">
-        <v>727</v>
+        <v>1612</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>729</v>
+        <v>1613</v>
       </c>
       <c r="G566" s="1">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="H566" s="1">
-        <v>0.202</v>
+        <v>0.15691</v>
       </c>
       <c r="I566" s="1">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="J566" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="B567" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D567" s="1"/>
       <c r="E567" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G567" s="1">
         <v>32</v>
       </c>
       <c r="H567" s="1">
-        <v>0.15691</v>
+        <v>0.15565</v>
       </c>
       <c r="I567" s="1">
         <v>28</v>
       </c>
       <c r="J567" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="B568" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C568" s="1" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
       <c r="D568" s="1"/>
       <c r="E568" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G568" s="1">
         <v>32</v>
       </c>
       <c r="H568" s="1">
-        <v>0.15565</v>
+        <v>0.15693</v>
       </c>
       <c r="I568" s="1">
         <v>28</v>
       </c>
       <c r="J568" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="B569" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C569" s="1" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
       <c r="D569" s="1"/>
       <c r="E569" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G569" s="1">
         <v>32</v>
       </c>
       <c r="H569" s="1">
-        <v>0.15693</v>
+        <v>0.155</v>
       </c>
       <c r="I569" s="1">
         <v>28</v>
       </c>
       <c r="J569" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="B570" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C570" s="1" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="D570" s="1"/>
       <c r="E570" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G570" s="1">
         <v>32</v>
       </c>
       <c r="H570" s="1">
-        <v>0.155</v>
+        <v>0.15</v>
       </c>
       <c r="I570" s="1">
         <v>28</v>
       </c>
       <c r="J570" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="B571" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C571" s="1" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="D571" s="1"/>
       <c r="E571" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G571" s="1">
         <v>32</v>
       </c>
       <c r="H571" s="1">
-        <v>0.15</v>
+        <v>0.155</v>
       </c>
       <c r="I571" s="1">
         <v>28</v>
       </c>
       <c r="J571" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="B572" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="D572" s="1"/>
       <c r="E572" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G572" s="1">
         <v>32</v>
       </c>
       <c r="H572" s="1">
-        <v>0.155</v>
+        <v>0.14966</v>
       </c>
       <c r="I572" s="1">
         <v>28</v>
       </c>
       <c r="J572" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="B573" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
       <c r="D573" s="1"/>
       <c r="E573" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="G573" s="1">
         <v>32</v>
       </c>
       <c r="H573" s="1">
-        <v>0.14966</v>
+        <v>0.15544</v>
       </c>
       <c r="I573" s="1">
         <v>28</v>
       </c>
       <c r="J573" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="B574" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C574" s="1" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="D574" s="1"/>
       <c r="E574" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>1616</v>
+        <v>58</v>
       </c>
       <c r="G574" s="1">
         <v>32</v>
       </c>
       <c r="H574" s="1">
-        <v>0.15544</v>
+        <v>0.13722</v>
       </c>
       <c r="I574" s="1">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="J574" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="B575" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C575" s="1" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
       <c r="D575" s="1"/>
       <c r="E575" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G575" s="1">
         <v>32</v>
       </c>
       <c r="H575" s="1">
-        <v>0.13722</v>
+        <v>0.13634</v>
       </c>
       <c r="I575" s="1">
         <v>23</v>
       </c>
       <c r="J575" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="B576" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
       <c r="D576" s="1"/>
       <c r="E576" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G576" s="1">
         <v>32</v>
       </c>
       <c r="H576" s="1">
-        <v>0.13634</v>
+        <v>0.13754</v>
       </c>
       <c r="I576" s="1">
         <v>23</v>
       </c>
       <c r="J576" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="B577" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
       <c r="D577" s="1"/>
       <c r="E577" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G577" s="1">
         <v>32</v>
       </c>
       <c r="H577" s="1">
-        <v>0.13754</v>
+        <v>0.13739</v>
       </c>
       <c r="I577" s="1">
         <v>23</v>
       </c>
       <c r="J577" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="B578" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C578" s="1" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
       <c r="D578" s="1"/>
       <c r="E578" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G578" s="1">
         <v>32</v>
       </c>
       <c r="H578" s="1">
-        <v>0.13739</v>
+        <v>0.13593</v>
       </c>
       <c r="I578" s="1">
         <v>23</v>
       </c>
       <c r="J578" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="B579" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C579" s="1" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
       <c r="D579" s="1"/>
       <c r="E579" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G579" s="1">
         <v>32</v>
       </c>
       <c r="H579" s="1">
-        <v>0.13593</v>
+        <v>0.13815</v>
       </c>
       <c r="I579" s="1">
         <v>23</v>
       </c>
       <c r="J579" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="B580" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C580" s="1" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
       <c r="D580" s="1"/>
       <c r="E580" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G580" s="1">
         <v>32</v>
       </c>
       <c r="H580" s="1">
-        <v>0.13815</v>
+        <v>0.13626</v>
       </c>
       <c r="I580" s="1">
         <v>23</v>
       </c>
       <c r="J580" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="B581" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C581" s="1" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="D581" s="1"/>
       <c r="E581" s="1" t="s">
-        <v>1615</v>
+        <v>1644</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>58</v>
+        <v>669</v>
       </c>
       <c r="G581" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="H581" s="1">
-        <v>0.13626</v>
+        <v>0.126</v>
       </c>
       <c r="I581" s="1">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="J581" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="B582" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="D582" s="1"/>
       <c r="E582" s="1" t="s">
-        <v>1647</v>
+        <v>209</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>669</v>
+        <v>343</v>
       </c>
       <c r="G582" s="1">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="H582" s="1">
-        <v>0.126</v>
+        <v>0.146</v>
       </c>
       <c r="I582" s="1">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J582" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="B583" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C583" s="1" t="s">
         <v>1648</v>
-      </c>
-[...1 lines deleted...]
-        <v>1649</v>
       </c>
       <c r="D583" s="1"/>
       <c r="E583" s="1" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>343</v>
+        <v>650</v>
       </c>
       <c r="G583" s="1">
-        <v>176</v>
+        <v>8</v>
       </c>
       <c r="H583" s="1">
-        <v>0.146</v>
+        <v>0.005</v>
       </c>
       <c r="I583" s="1">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="J583" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="B584" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C584" s="1" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="D584" s="1"/>
       <c r="E584" s="1" t="s">
-        <v>13</v>
+        <v>727</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>650</v>
+        <v>729</v>
       </c>
       <c r="G584" s="1">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="H584" s="1">
-        <v>0.005</v>
+        <v>0.158</v>
       </c>
       <c r="I584" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J584" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="B585" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C585" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="C585" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D585" s="1"/>
-      <c r="E585" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E585" s="1"/>
       <c r="F585" s="1" t="s">
-        <v>729</v>
+        <v>14</v>
       </c>
       <c r="G585" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="H585" s="1">
-        <v>0.158</v>
+        <v>0.064</v>
       </c>
       <c r="I585" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J585" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="B586" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C586" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="C586" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D586" s="1"/>
-      <c r="E586" s="1"/>
+      <c r="E586" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F586" s="1" t="s">
-        <v>14</v>
+        <v>1465</v>
       </c>
       <c r="G586" s="1">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H586" s="1">
-        <v>0.064</v>
+        <v>0</v>
       </c>
       <c r="I586" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J586" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="B587" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C587" s="1" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="D587" s="1"/>
       <c r="E587" s="1" t="s">
-        <v>13</v>
+        <v>1644</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>1468</v>
+        <v>669</v>
       </c>
       <c r="G587" s="1">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="H587" s="1">
-        <v>0</v>
+        <v>0.176</v>
       </c>
       <c r="I587" s="1">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="J587" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="B588" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C588" s="1" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
       <c r="D588" s="1"/>
       <c r="E588" s="1" t="s">
-        <v>1647</v>
+        <v>829</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>669</v>
+        <v>1659</v>
       </c>
       <c r="G588" s="1">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="H588" s="1">
-        <v>0.176</v>
+        <v>0.096</v>
       </c>
       <c r="I588" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="J588" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="B589" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="D589" s="1"/>
       <c r="E589" s="1" t="s">
         <v>829</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>1662</v>
+        <v>618</v>
       </c>
       <c r="G589" s="1">
-        <v>192</v>
+        <v>152</v>
       </c>
       <c r="H589" s="1">
-        <v>0.096</v>
+        <v>0.22012</v>
       </c>
       <c r="I589" s="1">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="J589" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="B590" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C590" s="1" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
       <c r="D590" s="1"/>
       <c r="E590" s="1" t="s">
-        <v>829</v>
+        <v>1042</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G590" s="1">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="H590" s="1">
-        <v>0.22012</v>
+        <v>0.22202</v>
       </c>
       <c r="I590" s="1">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="J590" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="B591" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C591" s="1" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
       <c r="D591" s="1"/>
       <c r="E591" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G591" s="1">
-        <v>200</v>
+        <v>64</v>
       </c>
       <c r="H591" s="1">
-        <v>0.22202</v>
+        <v>0.08175</v>
       </c>
       <c r="I591" s="1">
-        <v>40</v>
+        <v>39.5</v>
       </c>
       <c r="J591" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="B592" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C592" s="1" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="D592" s="1"/>
       <c r="E592" s="1" t="s">
-        <v>1042</v>
+        <v>829</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G592" s="1">
-        <v>64</v>
+        <v>185</v>
       </c>
       <c r="H592" s="1">
-        <v>0.08175</v>
+        <v>0.23265</v>
       </c>
       <c r="I592" s="1">
-        <v>29.5</v>
+        <v>55</v>
       </c>
       <c r="J592" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="B593" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670</v>
       </c>
       <c r="D593" s="1"/>
       <c r="E593" s="1" t="s">
-        <v>829</v>
+        <v>1670</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>618</v>
+        <v>233</v>
       </c>
       <c r="G593" s="1">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="H593" s="1">
-        <v>0.23265</v>
+        <v>0.10227</v>
       </c>
       <c r="I593" s="1">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="J593" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="B594" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="D594" s="1"/>
       <c r="E594" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>233</v>
+        <v>618</v>
       </c>
       <c r="G594" s="1">
-        <v>80</v>
+        <v>432</v>
       </c>
       <c r="H594" s="1">
-        <v>0.10227</v>
+        <v>0.468</v>
       </c>
       <c r="I594" s="1">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="J594" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="B595" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="D595" s="1"/>
       <c r="E595" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F595" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="F595" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G595" s="1">
-        <v>432</v>
+        <v>568</v>
       </c>
       <c r="H595" s="1">
-        <v>0.468</v>
+        <v>0.854</v>
       </c>
       <c r="I595" s="1">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="J595" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="B596" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="D596" s="1"/>
-      <c r="E596" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E596" s="1"/>
       <c r="F596" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="G596" s="1">
-        <v>568</v>
+        <v>1776</v>
       </c>
       <c r="H596" s="1">
-        <v>0.854</v>
+        <v>1.54</v>
       </c>
       <c r="I596" s="1">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J596" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="B597" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="D597" s="1"/>
       <c r="E597" s="1"/>
       <c r="F597" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="G597" s="1">
-        <v>1776</v>
+        <v>432</v>
       </c>
       <c r="H597" s="1">
-        <v>1.54</v>
+        <v>0.702</v>
       </c>
       <c r="I597" s="1">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="J597" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="B598" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="D598" s="1"/>
-      <c r="E598" s="1"/>
+      <c r="E598" s="1" t="s">
+        <v>608</v>
+      </c>
       <c r="F598" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="G598" s="1">
-        <v>432</v>
+        <v>288</v>
       </c>
       <c r="H598" s="1">
-        <v>0.702</v>
+        <v>0.55</v>
       </c>
       <c r="I598" s="1">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="J598" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="B599" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="D599" s="1"/>
-      <c r="E599" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E599" s="1"/>
       <c r="F599" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="G599" s="1">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="H599" s="1">
-        <v>0.55</v>
+        <v>0.27</v>
       </c>
       <c r="I599" s="1">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="J599" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="B600" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="D600" s="1"/>
       <c r="E600" s="1"/>
       <c r="F600" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="G600" s="1">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="H600" s="1">
-        <v>0.27</v>
+        <v>0.642</v>
       </c>
       <c r="I600" s="1">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="J600" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="B601" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="D601" s="1"/>
       <c r="E601" s="1"/>
       <c r="F601" s="1" t="s">
-        <v>1694</v>
+        <v>1688</v>
       </c>
       <c r="G601" s="1">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="H601" s="1">
-        <v>0.642</v>
+        <v>0.252</v>
       </c>
       <c r="I601" s="1">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J601" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="B602" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C602" s="1" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
       <c r="D602" s="1"/>
       <c r="E602" s="1"/>
       <c r="F602" s="1" t="s">
-        <v>1691</v>
+        <v>1688</v>
       </c>
       <c r="G602" s="1">
         <v>256</v>
       </c>
       <c r="H602" s="1">
-        <v>0.252</v>
+        <v>0.262</v>
       </c>
       <c r="I602" s="1">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J602" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="B603" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C603" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="C603" s="1" t="s">
+      <c r="D603" s="1"/>
+      <c r="E603" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="D603" s="1"/>
-      <c r="E603" s="1"/>
       <c r="F603" s="1" t="s">
-        <v>1691</v>
+        <v>1699</v>
       </c>
       <c r="G603" s="1">
-        <v>256</v>
+        <v>168</v>
       </c>
       <c r="H603" s="1">
-        <v>0.262</v>
+        <v>0.04482</v>
       </c>
       <c r="I603" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="J603" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="B604" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D604" s="1"/>
       <c r="E604" s="1" t="s">
-        <v>1701</v>
+        <v>608</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="G604" s="1">
-        <v>168</v>
+        <v>32</v>
       </c>
       <c r="H604" s="1">
-        <v>0.04482</v>
+        <v>0.01337</v>
       </c>
       <c r="I604" s="1">
-        <v>12</v>
+        <v>7.5</v>
       </c>
       <c r="J604" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="B605" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="D605" s="1"/>
       <c r="E605" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="G605" s="1">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="H605" s="1">
-        <v>0.01337</v>
+        <v>0.02849</v>
       </c>
       <c r="I605" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J605" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="B606" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C606" s="1" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1707</v>
       </c>
       <c r="D606" s="1"/>
       <c r="E606" s="1" t="s">
-        <v>608</v>
+        <v>1707</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="G606" s="1">
-        <v>48</v>
+        <v>880</v>
       </c>
       <c r="H606" s="1">
-        <v>0.02849</v>
+        <v>0.09</v>
       </c>
       <c r="I606" s="1">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="J606" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="B607" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D607" s="1"/>
       <c r="E607" s="1" t="s">
-        <v>1710</v>
+        <v>608</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>1711</v>
+        <v>491</v>
       </c>
       <c r="G607" s="1">
-        <v>880</v>
+        <v>48</v>
       </c>
       <c r="H607" s="1">
-        <v>0.09</v>
+        <v>0.02343</v>
       </c>
       <c r="I607" s="1">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="J607" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="B608" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C608" s="1" t="s">
         <v>1712</v>
-      </c>
-[...1 lines deleted...]
-        <v>1713</v>
       </c>
       <c r="D608" s="1"/>
       <c r="E608" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G608" s="1">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="H608" s="1">
-        <v>0.02343</v>
+        <v>0.01695</v>
       </c>
       <c r="I608" s="1">
-        <v>13</v>
+        <v>4.5</v>
       </c>
       <c r="J608" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="B609" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C609" s="1" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="D609" s="1"/>
       <c r="E609" s="1" t="s">
-        <v>608</v>
+        <v>1715</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G609" s="1">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H609" s="1">
         <v>0.01695</v>
       </c>
       <c r="I609" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="J609" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="B610" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="D610" s="1"/>
       <c r="E610" s="1" t="s">
-        <v>1718</v>
+        <v>1598</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G610" s="1">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H610" s="1">
-        <v>0.01695</v>
+        <v>0.0244</v>
       </c>
       <c r="I610" s="1">
         <v>6</v>
       </c>
       <c r="J610" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="B611" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C611" s="1" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="D611" s="1"/>
       <c r="E611" s="1" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G611" s="1">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="H611" s="1">
-        <v>0.0244</v>
+        <v>0.02</v>
       </c>
       <c r="I611" s="1">
-        <v>6</v>
+        <v>5.5</v>
       </c>
       <c r="J611" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="B612" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C612" s="1" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722</v>
       </c>
       <c r="D612" s="1"/>
       <c r="E612" s="1" t="s">
-        <v>1601</v>
+        <v>608</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G612" s="1">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H612" s="1">
-        <v>0.02</v>
+        <v>0.03659</v>
       </c>
       <c r="I612" s="1">
-        <v>5.5</v>
+        <v>6.5</v>
       </c>
       <c r="J612" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="B613" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C613" s="1" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
       <c r="D613" s="1"/>
       <c r="E613" s="1" t="s">
-        <v>608</v>
+        <v>1724</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G613" s="1">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H613" s="1">
-        <v>0.03659</v>
+        <v>0.02154</v>
       </c>
       <c r="I613" s="1">
-        <v>6.5</v>
+        <v>6</v>
       </c>
       <c r="J613" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="B614" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="D614" s="1"/>
       <c r="E614" s="1" t="s">
-        <v>1727</v>
+        <v>608</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G614" s="1">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H614" s="1">
-        <v>0.02154</v>
+        <v>0.02413</v>
       </c>
       <c r="I614" s="1">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="J614" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="B615" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C615" s="1" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729</v>
       </c>
       <c r="D615" s="1"/>
       <c r="E615" s="1" t="s">
-        <v>608</v>
+        <v>1598</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G615" s="1">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="H615" s="1">
-        <v>0.02413</v>
+        <v>0.01746</v>
       </c>
       <c r="I615" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J615" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="B616" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C616" s="1" t="s">
         <v>1730</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731</v>
       </c>
       <c r="D616" s="1"/>
       <c r="E616" s="1" t="s">
-        <v>1601</v>
+        <v>1731</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G616" s="1">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="H616" s="1">
-        <v>0.01746</v>
+        <v>0.05539</v>
       </c>
       <c r="I616" s="1">
-        <v>6</v>
+        <v>14.5</v>
       </c>
       <c r="J616" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="B617" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="D617" s="1"/>
-      <c r="E617" s="1" t="s">
+      <c r="E617" s="1"/>
+      <c r="F617" s="1" t="s">
         <v>1734</v>
       </c>
-      <c r="F617" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G617" s="1">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="H617" s="1">
-        <v>0.05539</v>
+        <v>0.635</v>
       </c>
       <c r="I617" s="1">
-        <v>14.5</v>
+        <v>78</v>
       </c>
       <c r="J617" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="B618" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="D618" s="1"/>
       <c r="E618" s="1"/>
       <c r="F618" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="G618" s="1">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H618" s="1">
-        <v>0.635</v>
+        <v>0.62</v>
       </c>
       <c r="I618" s="1">
-        <v>77.8</v>
+        <v>78</v>
       </c>
       <c r="J618" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="B619" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="D619" s="1"/>
       <c r="E619" s="1"/>
       <c r="F619" s="1" t="s">
-        <v>1740</v>
+        <v>618</v>
       </c>
       <c r="G619" s="1">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="H619" s="1">
-        <v>0.62</v>
+        <v>0.425</v>
       </c>
       <c r="I619" s="1">
-        <v>78</v>
+        <v>80.5</v>
       </c>
       <c r="J619" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="B620" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C620" s="1" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
       <c r="D620" s="1"/>
       <c r="E620" s="1"/>
       <c r="F620" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G620" s="1">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="H620" s="1">
-        <v>0.425</v>
+        <v>0.625</v>
       </c>
       <c r="I620" s="1">
-        <v>80.5</v>
+        <v>100</v>
       </c>
       <c r="J620" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="B621" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C621" s="1" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
       <c r="D621" s="1"/>
       <c r="E621" s="1"/>
       <c r="F621" s="1" t="s">
-        <v>618</v>
+        <v>1744</v>
       </c>
       <c r="G621" s="1">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H621" s="1">
-        <v>0.625</v>
+        <v>0.04265</v>
       </c>
       <c r="I621" s="1">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="J621" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="B622" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="D622" s="1"/>
       <c r="E622" s="1"/>
       <c r="F622" s="1" t="s">
-        <v>1747</v>
+        <v>343</v>
       </c>
       <c r="G622" s="1">
-        <v>16</v>
+        <v>1072</v>
       </c>
       <c r="H622" s="1">
-        <v>0.04265</v>
+        <v>0.44</v>
       </c>
       <c r="I622" s="1">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="J622" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="B623" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C623" s="1" t="s">
         <v>1748</v>
-      </c>
-[...1 lines deleted...]
-        <v>1749</v>
       </c>
       <c r="D623" s="1"/>
       <c r="E623" s="1"/>
       <c r="F623" s="1" t="s">
-        <v>343</v>
+        <v>539</v>
       </c>
       <c r="G623" s="1">
-        <v>1072</v>
+        <v>576</v>
       </c>
       <c r="H623" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="I623" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="J623" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="B624" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C624" s="1" t="s">
         <v>1750</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751</v>
       </c>
       <c r="D624" s="1"/>
       <c r="E624" s="1"/>
       <c r="F624" s="1" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="G624" s="1">
         <v>576</v>
       </c>
       <c r="H624" s="1">
-        <v>0.32</v>
+        <v>0.24792</v>
       </c>
       <c r="I624" s="1">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J624" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="B625" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C625" s="1" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
       <c r="D625" s="1"/>
       <c r="E625" s="1"/>
       <c r="F625" s="1" t="s">
-        <v>592</v>
+        <v>233</v>
       </c>
       <c r="G625" s="1">
-        <v>576</v>
+        <v>384</v>
       </c>
       <c r="H625" s="1">
-        <v>0.24792</v>
+        <v>0.26918</v>
       </c>
       <c r="I625" s="1">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="J625" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="B626" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C626" s="1" t="s">
         <v>1754</v>
       </c>
-      <c r="C626" s="1" t="s">
+      <c r="D626" s="1"/>
+      <c r="E626" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="D626" s="1"/>
-      <c r="E626" s="1"/>
       <c r="F626" s="1" t="s">
-        <v>233</v>
+        <v>618</v>
       </c>
       <c r="G626" s="1">
-        <v>384</v>
+        <v>192</v>
       </c>
       <c r="H626" s="1">
-        <v>0.26918</v>
+        <v>0.22143</v>
       </c>
       <c r="I626" s="1">
-        <v>54</v>
+        <v>52.8</v>
       </c>
       <c r="J626" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="B627" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="D627" s="1"/>
       <c r="E627" s="1" t="s">
-        <v>1758</v>
+        <v>1283</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G627" s="1">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="H627" s="1">
-        <v>0.22143</v>
+        <v>0.5</v>
       </c>
       <c r="I627" s="1">
-        <v>52.8</v>
+        <v>77.9</v>
       </c>
       <c r="J627" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="B628" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C628" s="1" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
       <c r="D628" s="1"/>
       <c r="E628" s="1" t="s">
-        <v>1283</v>
+        <v>940</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>618</v>
+        <v>233</v>
       </c>
       <c r="G628" s="1">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="H628" s="1">
-        <v>0.5</v>
+        <v>0.19486</v>
       </c>
       <c r="I628" s="1">
-        <v>77.9</v>
+        <v>37.5</v>
       </c>
       <c r="J628" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="B629" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C629" s="1" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="D629" s="1"/>
       <c r="E629" s="1" t="s">
-        <v>940</v>
+        <v>1762</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>233</v>
+        <v>618</v>
       </c>
       <c r="G629" s="1">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="H629" s="1">
-        <v>0.19486</v>
+        <v>0.16634</v>
       </c>
       <c r="I629" s="1">
-        <v>37.5</v>
+        <v>38.5</v>
       </c>
       <c r="J629" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="B630" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="D630" s="1"/>
       <c r="E630" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G630" s="1">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="H630" s="1">
-        <v>0.16634</v>
+        <v>0.11869</v>
       </c>
       <c r="I630" s="1">
-        <v>38.5</v>
+        <v>13</v>
       </c>
       <c r="J630" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="B631" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="D631" s="1"/>
       <c r="E631" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G631" s="1">
-        <v>96</v>
+        <v>241</v>
       </c>
       <c r="H631" s="1">
-        <v>0.11869</v>
+        <v>0.3</v>
       </c>
       <c r="I631" s="1">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="J631" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="B632" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="D632" s="1"/>
       <c r="E632" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="F632" s="1" t="s">
-        <v>618</v>
+        <v>1772</v>
       </c>
       <c r="G632" s="1">
-        <v>241</v>
+        <v>960</v>
       </c>
       <c r="H632" s="1">
-        <v>0.3</v>
+        <v>0.815</v>
       </c>
       <c r="I632" s="1">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="J632" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="B633" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="D633" s="1"/>
       <c r="E633" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="F633" s="1" t="s">
-        <v>1775</v>
+        <v>618</v>
       </c>
       <c r="G633" s="1">
-        <v>960</v>
+        <v>40</v>
       </c>
       <c r="H633" s="1">
-        <v>0.815</v>
+        <v>0.05971</v>
       </c>
       <c r="I633" s="1">
-        <v>67</v>
+        <v>14.5</v>
       </c>
       <c r="J633" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="B634" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="D634" s="1"/>
       <c r="E634" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="F634" s="1" t="s">
-        <v>618</v>
+        <v>1682</v>
       </c>
       <c r="G634" s="1">
-        <v>40</v>
+        <v>224</v>
       </c>
       <c r="H634" s="1">
-        <v>0.05971</v>
+        <v>0.5</v>
       </c>
       <c r="I634" s="1">
-        <v>14.5</v>
+        <v>58.7</v>
       </c>
       <c r="J634" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="B635" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="D635" s="1"/>
       <c r="E635" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="F635" s="1" t="s">
         <v>1781</v>
       </c>
-      <c r="F635" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G635" s="1">
-        <v>224</v>
+        <v>130</v>
       </c>
       <c r="H635" s="1">
         <v>0.5</v>
       </c>
       <c r="I635" s="1">
-        <v>58.7</v>
+        <v>64</v>
       </c>
       <c r="J635" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="B636" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="D636" s="1"/>
       <c r="E636" s="1" t="s">
-        <v>608</v>
+        <v>1784</v>
       </c>
       <c r="F636" s="1" t="s">
-        <v>1784</v>
+        <v>881</v>
       </c>
       <c r="G636" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="H636" s="1">
-        <v>0.5</v>
+        <v>0.305</v>
       </c>
       <c r="I636" s="1">
-        <v>64</v>
+        <v>46.6</v>
       </c>
       <c r="J636" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="B637" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="D637" s="1"/>
       <c r="E637" s="1" t="s">
-        <v>1787</v>
+        <v>209</v>
       </c>
       <c r="F637" s="1" t="s">
-        <v>881</v>
+        <v>1589</v>
       </c>
       <c r="G637" s="1">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="H637" s="1">
-        <v>0.305</v>
+        <v>0.162</v>
       </c>
       <c r="I637" s="1">
-        <v>46.6</v>
+        <v>12</v>
       </c>
       <c r="J637" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="B638" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C638" s="1" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="D638" s="1"/>
       <c r="E638" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="F638" s="1" t="s">
-        <v>1592</v>
+        <v>1789</v>
       </c>
       <c r="G638" s="1">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="H638" s="1">
-        <v>0.162</v>
+        <v>0.158</v>
       </c>
       <c r="I638" s="1">
         <v>12</v>
       </c>
       <c r="J638" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="B639" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="D639" s="1"/>
       <c r="E639" s="1" t="s">
-        <v>1647</v>
+        <v>13</v>
       </c>
       <c r="F639" s="1" t="s">
-        <v>1085</v>
+        <v>1792</v>
       </c>
       <c r="G639" s="1">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="H639" s="1">
-        <v>0.36</v>
+        <v>0.128</v>
       </c>
       <c r="I639" s="1">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="J639" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="B640" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D640" s="1"/>
       <c r="E640" s="1" t="s">
-        <v>727</v>
+        <v>13</v>
       </c>
       <c r="F640" s="1" t="s">
-        <v>1794</v>
+        <v>58</v>
       </c>
       <c r="G640" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="H640" s="1">
-        <v>0.158</v>
+        <v>0.128</v>
       </c>
       <c r="I640" s="1">
-        <v>12</v>
+        <v>9.9</v>
       </c>
       <c r="J640" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="B641" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="D641" s="1"/>
       <c r="E641" s="1" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="F641" s="1" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="G641" s="1">
-        <v>1598</v>
+        <v>112</v>
       </c>
       <c r="H641" s="1">
-        <v>0.565</v>
+        <v>0.128</v>
       </c>
       <c r="I641" s="1">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="J641" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="B642" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1798</v>
-      </c>
-[...1 lines deleted...]
-        <v>1799</v>
       </c>
       <c r="D642" s="1"/>
       <c r="E642" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F642" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G642" s="1">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H642" s="1">
         <v>0.128</v>
       </c>
       <c r="I642" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J642" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="B643" s="1" t="s">
-        <v>1801</v>
+        <v>1799</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1802</v>
+        <v>1800</v>
       </c>
       <c r="D643" s="1"/>
       <c r="E643" s="1" t="s">
-        <v>13</v>
+        <v>209</v>
       </c>
       <c r="F643" s="1" t="s">
-        <v>58</v>
+        <v>1801</v>
       </c>
       <c r="G643" s="1">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="H643" s="1">
-        <v>0.128</v>
+        <v>0.166</v>
       </c>
       <c r="I643" s="1">
-        <v>9.9</v>
+        <v>22</v>
       </c>
       <c r="J643" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:10">
-      <c r="B644" s="1" t="s">
-        <v>1803</v>
+      <c r="B644" s="1">
+        <v>9786124483493</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
       <c r="D644" s="1"/>
       <c r="E644" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F644" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G644" s="1">
+        <v>190</v>
+      </c>
+      <c r="H644" s="1">
+        <v>0.274</v>
+      </c>
+      <c r="I644" s="1">
+        <v>39</v>
+      </c>
+      <c r="J644" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="B645" s="1">
+        <v>9786124483509</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D645" s="1"/>
+      <c r="E645" s="1"/>
+      <c r="F645" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G645" s="1">
+        <v>144</v>
+      </c>
+      <c r="H645" s="1">
+        <v>0.148</v>
+      </c>
+      <c r="I645" s="1">
         <v>13</v>
-      </c>
-[...37 lines deleted...]
-        <v>9.9</v>
       </c>
       <c r="J645" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="B646" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C646" s="1" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
       <c r="D646" s="1"/>
       <c r="E646" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="F646" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G646" s="1">
+        <v>336</v>
+      </c>
+      <c r="H646" s="1">
+        <v>0.456</v>
+      </c>
+      <c r="I646" s="1">
+        <v>79</v>
+      </c>
+      <c r="J646" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="B647" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>1809</v>
-      </c>
-[...18 lines deleted...]
-        <v>1810</v>
       </c>
       <c r="D647" s="1"/>
       <c r="E647" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F647" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G647" s="1">
+        <v>120</v>
+      </c>
+      <c r="H647" s="1">
+        <v>0.128</v>
+      </c>
+      <c r="I647" s="1">
+        <v>6</v>
+      </c>
+      <c r="J647" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="B648" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C648" s="1" t="s">
         <v>1811</v>
       </c>
-      <c r="F647" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D648" s="1"/>
-      <c r="E648" s="1"/>
+      <c r="E648" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F648" s="1" t="s">
-        <v>1813</v>
+        <v>58</v>
       </c>
       <c r="G648" s="1">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="H648" s="1">
-        <v>0.148</v>
+        <v>0.128</v>
       </c>
       <c r="I648" s="1">
-        <v>13</v>
+        <v>9.9</v>
       </c>
       <c r="J648" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="B649" s="1" t="s">
-        <v>1814</v>
+        <v>1812</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1815</v>
+        <v>1813</v>
       </c>
       <c r="D649" s="1"/>
       <c r="E649" s="1" t="s">
-        <v>727</v>
+        <v>13</v>
       </c>
       <c r="F649" s="1" t="s">
-        <v>1685</v>
+        <v>1792</v>
       </c>
       <c r="G649" s="1">
-        <v>336</v>
+        <v>144</v>
       </c>
       <c r="H649" s="1">
-        <v>0.456</v>
+        <v>0.128</v>
       </c>
       <c r="I649" s="1">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="J649" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="B650" s="1" t="s">
-        <v>1816</v>
+        <v>1814</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="D650" s="1"/>
       <c r="E650" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G650" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="H650" s="1">
         <v>0.128</v>
       </c>
       <c r="I650" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J650" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="B651" s="1" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1819</v>
+        <v>1817</v>
       </c>
       <c r="D651" s="1"/>
       <c r="E651" s="1" t="s">
-        <v>13</v>
+        <v>612</v>
       </c>
       <c r="F651" s="1" t="s">
-        <v>58</v>
+        <v>1431</v>
       </c>
       <c r="G651" s="1">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="H651" s="1">
-        <v>0.128</v>
+        <v>0.056</v>
       </c>
       <c r="I651" s="1">
-        <v>9.9</v>
+        <v>7</v>
       </c>
       <c r="J651" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="B652" s="1" t="s">
-        <v>1820</v>
+        <v>1818</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1821</v>
+        <v>1819</v>
       </c>
       <c r="D652" s="1"/>
       <c r="E652" s="1" t="s">
-        <v>13</v>
+        <v>1820</v>
       </c>
       <c r="F652" s="1" t="s">
-        <v>1800</v>
+        <v>1431</v>
       </c>
       <c r="G652" s="1">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="H652" s="1">
-        <v>0.128</v>
+        <v>0.108</v>
       </c>
       <c r="I652" s="1">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="J652" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="B653" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C653" s="1" t="s">
         <v>1822</v>
-      </c>
-[...1 lines deleted...]
-        <v>1823</v>
       </c>
       <c r="D653" s="1"/>
       <c r="E653" s="1" t="s">
-        <v>13</v>
+        <v>1823</v>
       </c>
       <c r="F653" s="1" t="s">
-        <v>58</v>
+        <v>233</v>
       </c>
       <c r="G653" s="1">
-        <v>144</v>
+        <v>688</v>
       </c>
       <c r="H653" s="1">
-        <v>0.128</v>
+        <v>0.485</v>
       </c>
       <c r="I653" s="1">
-        <v>9.9</v>
+        <v>77</v>
       </c>
       <c r="J653" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="B654" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="D654" s="1"/>
       <c r="E654" s="1" t="s">
-        <v>612</v>
+        <v>13</v>
       </c>
       <c r="F654" s="1" t="s">
-        <v>1434</v>
+        <v>1792</v>
       </c>
       <c r="G654" s="1">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="H654" s="1">
-        <v>0.056</v>
+        <v>0.128</v>
       </c>
       <c r="I654" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J654" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="B655" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="D655" s="1"/>
       <c r="E655" s="1" t="s">
-        <v>1828</v>
+        <v>13</v>
       </c>
       <c r="F655" s="1" t="s">
-        <v>1434</v>
+        <v>58</v>
       </c>
       <c r="G655" s="1">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="H655" s="1">
-        <v>0.108</v>
+        <v>0.128</v>
       </c>
       <c r="I655" s="1">
-        <v>14</v>
+        <v>9.9</v>
       </c>
       <c r="J655" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="B656" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C656" s="1" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
       <c r="D656" s="1"/>
       <c r="E656" s="1" t="s">
-        <v>1831</v>
+        <v>13</v>
       </c>
       <c r="F656" s="1" t="s">
-        <v>233</v>
+        <v>1792</v>
       </c>
       <c r="G656" s="1">
-        <v>688</v>
+        <v>128</v>
       </c>
       <c r="H656" s="1">
-        <v>0.485</v>
+        <v>0.128</v>
       </c>
       <c r="I656" s="1">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="J656" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="B657" s="1" t="s">
-        <v>1832</v>
+        <v>1830</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1833</v>
+        <v>1831</v>
       </c>
       <c r="D657" s="1"/>
       <c r="E657" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F657" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G657" s="1">
         <v>128</v>
       </c>
       <c r="H657" s="1">
         <v>0.128</v>
       </c>
       <c r="I657" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J657" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="B658" s="1" t="s">
-        <v>1834</v>
+        <v>1832</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1835</v>
+        <v>1833</v>
       </c>
       <c r="D658" s="1"/>
       <c r="E658" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F658" s="1" t="s">
-        <v>58</v>
+        <v>1792</v>
       </c>
       <c r="G658" s="1">
         <v>128</v>
       </c>
       <c r="H658" s="1">
         <v>0.128</v>
       </c>
       <c r="I658" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J658" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="B659" s="1" t="s">
-        <v>1836</v>
+        <v>1834</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1837</v>
+        <v>1835</v>
       </c>
       <c r="D659" s="1"/>
       <c r="E659" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F659" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G659" s="1">
         <v>128</v>
       </c>
       <c r="H659" s="1">
         <v>0.128</v>
       </c>
       <c r="I659" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J659" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="B660" s="1" t="s">
-        <v>1838</v>
+        <v>1836</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1839</v>
+        <v>1837</v>
       </c>
       <c r="D660" s="1"/>
-      <c r="E660" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E660" s="1"/>
       <c r="F660" s="1" t="s">
-        <v>58</v>
+        <v>1792</v>
       </c>
       <c r="G660" s="1">
         <v>128</v>
       </c>
       <c r="H660" s="1">
         <v>0.128</v>
       </c>
       <c r="I660" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J660" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="B661" s="1" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="D661" s="1"/>
       <c r="E661" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F661" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G661" s="1">
         <v>128</v>
       </c>
       <c r="H661" s="1">
         <v>0.128</v>
       </c>
       <c r="I661" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J661" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="B662" s="1" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="D662" s="1"/>
       <c r="E662" s="1" t="s">
-        <v>13</v>
+        <v>1842</v>
       </c>
       <c r="F662" s="1" t="s">
-        <v>58</v>
+        <v>609</v>
       </c>
       <c r="G662" s="1">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="H662" s="1">
-        <v>0.128</v>
+        <v>0.082</v>
       </c>
       <c r="I662" s="1">
-        <v>9.9</v>
+        <v>10</v>
       </c>
       <c r="J662" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="B663" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C663" s="1" t="s">
         <v>1844</v>
       </c>
-      <c r="C663" s="1" t="s">
+      <c r="D663" s="1"/>
+      <c r="E663" s="1" t="s">
         <v>1845</v>
       </c>
-      <c r="D663" s="1"/>
-      <c r="E663" s="1"/>
       <c r="F663" s="1" t="s">
-        <v>1800</v>
+        <v>618</v>
       </c>
       <c r="G663" s="1">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="H663" s="1">
-        <v>0.128</v>
+        <v>0.14947</v>
       </c>
       <c r="I663" s="1">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="J663" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="B664" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="D664" s="1"/>
       <c r="E664" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F664" s="1" t="s">
-        <v>58</v>
+        <v>1848</v>
       </c>
       <c r="G664" s="1">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="H664" s="1">
-        <v>0.128</v>
+        <v>0.216</v>
       </c>
       <c r="I664" s="1">
-        <v>9.9</v>
+        <v>12</v>
       </c>
       <c r="J664" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="B665" s="1" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="D665" s="1"/>
       <c r="E665" s="1" t="s">
-        <v>1850</v>
+        <v>13</v>
       </c>
       <c r="F665" s="1" t="s">
-        <v>609</v>
+        <v>639</v>
       </c>
       <c r="G665" s="1">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="H665" s="1">
-        <v>0.082</v>
+        <v>0.108</v>
       </c>
       <c r="I665" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J665" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="B666" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="D666" s="1"/>
       <c r="E666" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F666" s="1" t="s">
         <v>1853</v>
       </c>
-      <c r="F666" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G666" s="1">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="H666" s="1">
-        <v>0.14947</v>
+        <v>0.15</v>
       </c>
       <c r="I666" s="1">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="J666" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="B667" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="D667" s="1"/>
       <c r="E667" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="G667" s="1">
         <v>0</v>
       </c>
       <c r="H667" s="1">
-        <v>0.216</v>
+        <v>0.1</v>
       </c>
       <c r="I667" s="1">
         <v>12</v>
       </c>
       <c r="J667" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="B668" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="D668" s="1"/>
       <c r="E668" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F668" s="1" t="s">
-        <v>639</v>
+        <v>1859</v>
       </c>
       <c r="G668" s="1">
         <v>0</v>
       </c>
       <c r="H668" s="1">
-        <v>0.108</v>
+        <v>0.05</v>
       </c>
       <c r="I668" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J668" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="B669" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="D669" s="1"/>
       <c r="E669" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F669" s="1" t="s">
-        <v>1861</v>
+        <v>1792</v>
       </c>
       <c r="G669" s="1">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="H669" s="1">
-        <v>0.15</v>
+        <v>0.128</v>
       </c>
       <c r="I669" s="1">
         <v>6</v>
       </c>
       <c r="J669" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="B670" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="D670" s="1"/>
-      <c r="E670" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E670" s="1"/>
       <c r="F670" s="1" t="s">
-        <v>1864</v>
+        <v>58</v>
       </c>
       <c r="G670" s="1">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="H670" s="1">
-        <v>0.1</v>
+        <v>0.128</v>
       </c>
       <c r="I670" s="1">
-        <v>12</v>
+        <v>9.9</v>
       </c>
       <c r="J670" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="B671" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C671" s="1" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
       <c r="D671" s="1"/>
       <c r="E671" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F671" s="1" t="s">
-        <v>1867</v>
+        <v>1792</v>
       </c>
       <c r="G671" s="1">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="H671" s="1">
-        <v>0.05</v>
+        <v>0.128</v>
       </c>
       <c r="I671" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J671" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="B672" s="1" t="s">
-        <v>1868</v>
+        <v>1866</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1869</v>
+        <v>1867</v>
       </c>
       <c r="D672" s="1"/>
       <c r="E672" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F672" s="1" t="s">
-        <v>1870</v>
+        <v>58</v>
       </c>
       <c r="G672" s="1">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="H672" s="1">
-        <v>0.05</v>
+        <v>0.128</v>
       </c>
       <c r="I672" s="1">
-        <v>3.5</v>
+        <v>9.9</v>
       </c>
       <c r="J672" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="B673" s="1" t="s">
-        <v>1871</v>
+        <v>1868</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1872</v>
+        <v>1869</v>
       </c>
       <c r="D673" s="1"/>
       <c r="E673" s="1" t="s">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="F673" s="1" t="s">
-        <v>1800</v>
+        <v>1702</v>
       </c>
       <c r="G673" s="1">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="H673" s="1">
-        <v>0.128</v>
+        <v>0.026</v>
       </c>
       <c r="I673" s="1">
-        <v>6</v>
+        <v>10.5</v>
       </c>
       <c r="J673" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="B674" s="1" t="s">
-        <v>1873</v>
+        <v>1870</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1874</v>
+        <v>1871</v>
       </c>
       <c r="D674" s="1"/>
-      <c r="E674" s="1"/>
+      <c r="E674" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F674" s="1" t="s">
-        <v>58</v>
+        <v>1792</v>
       </c>
       <c r="G674" s="1">
         <v>128</v>
       </c>
       <c r="H674" s="1">
         <v>0.128</v>
       </c>
       <c r="I674" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J674" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="B675" s="1" t="s">
-        <v>1875</v>
+        <v>1872</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>1876</v>
+        <v>1873</v>
       </c>
       <c r="D675" s="1"/>
       <c r="E675" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F675" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G675" s="1">
         <v>128</v>
       </c>
       <c r="H675" s="1">
         <v>0.128</v>
       </c>
       <c r="I675" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J675" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="B676" s="1" t="s">
-        <v>1877</v>
+        <v>1874</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="D676" s="1"/>
       <c r="E676" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F676" s="1" t="s">
-        <v>58</v>
+        <v>1792</v>
       </c>
       <c r="G676" s="1">
         <v>128</v>
       </c>
       <c r="H676" s="1">
         <v>0.128</v>
       </c>
       <c r="I676" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J676" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="B677" s="1" t="s">
-        <v>1879</v>
+        <v>1876</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1880</v>
+        <v>1877</v>
       </c>
       <c r="D677" s="1"/>
       <c r="E677" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F677" s="1" t="s">
-        <v>539</v>
+        <v>58</v>
       </c>
       <c r="G677" s="1">
-        <v>416</v>
+        <v>128</v>
       </c>
       <c r="H677" s="1">
-        <v>0.254</v>
+        <v>0.128</v>
       </c>
       <c r="I677" s="1">
-        <v>16</v>
+        <v>9.9</v>
       </c>
       <c r="J677" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="B678" s="1" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1882</v>
+        <v>1879</v>
       </c>
       <c r="D678" s="1"/>
       <c r="E678" s="1" t="s">
-        <v>608</v>
+        <v>1644</v>
       </c>
       <c r="F678" s="1" t="s">
-        <v>1705</v>
+        <v>1880</v>
       </c>
       <c r="G678" s="1">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="H678" s="1">
-        <v>0.026</v>
+        <v>0.088</v>
       </c>
       <c r="I678" s="1">
-        <v>10.5</v>
+        <v>10</v>
       </c>
       <c r="J678" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="B679" s="1" t="s">
-        <v>1883</v>
+        <v>1881</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="D679" s="1"/>
       <c r="E679" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F679" s="1" t="s">
-        <v>1800</v>
+        <v>1883</v>
       </c>
       <c r="G679" s="1">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="H679" s="1">
-        <v>0.128</v>
+        <v>0.05</v>
       </c>
       <c r="I679" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J679" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="B680" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C680" s="1" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
       <c r="D680" s="1"/>
       <c r="E680" s="1" t="s">
-        <v>13</v>
+        <v>1886</v>
       </c>
       <c r="F680" s="1" t="s">
-        <v>58</v>
+        <v>1887</v>
       </c>
       <c r="G680" s="1">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="H680" s="1">
-        <v>0.128</v>
+        <v>0.116</v>
       </c>
       <c r="I680" s="1">
-        <v>9.9</v>
+        <v>8</v>
       </c>
       <c r="J680" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="B681" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="D681" s="1"/>
       <c r="E681" s="1" t="s">
-        <v>13</v>
+        <v>1890</v>
       </c>
       <c r="F681" s="1" t="s">
-        <v>1800</v>
+        <v>233</v>
       </c>
       <c r="G681" s="1">
-        <v>128</v>
+        <v>158</v>
       </c>
       <c r="H681" s="1">
-        <v>0.128</v>
+        <v>0.14</v>
       </c>
       <c r="I681" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="J681" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="B682" s="1" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="D682" s="1"/>
-      <c r="E682" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E682" s="1"/>
       <c r="F682" s="1" t="s">
-        <v>58</v>
+        <v>1792</v>
       </c>
       <c r="G682" s="1">
         <v>128</v>
       </c>
       <c r="H682" s="1">
         <v>0.128</v>
       </c>
       <c r="I682" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J682" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="B683" s="1" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="D683" s="1"/>
-      <c r="E683" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E683" s="1"/>
       <c r="F683" s="1" t="s">
-        <v>1893</v>
+        <v>58</v>
       </c>
       <c r="G683" s="1">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="H683" s="1">
-        <v>0.088</v>
+        <v>0.128</v>
       </c>
       <c r="I683" s="1">
-        <v>10</v>
+        <v>9.9</v>
       </c>
       <c r="J683" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="B684" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="D684" s="1"/>
-      <c r="E684" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E684" s="1"/>
       <c r="F684" s="1" t="s">
-        <v>1896</v>
+        <v>1792</v>
       </c>
       <c r="G684" s="1">
-        <v>0</v>
+        <v>128</v>
       </c>
       <c r="H684" s="1">
-        <v>0.05</v>
+        <v>0.128</v>
       </c>
       <c r="I684" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J684" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="B685" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="D685" s="1"/>
-      <c r="E685" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E685" s="1"/>
       <c r="F685" s="1" t="s">
-        <v>1900</v>
+        <v>58</v>
       </c>
       <c r="G685" s="1">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="H685" s="1">
-        <v>0.116</v>
+        <v>0.128</v>
       </c>
       <c r="I685" s="1">
-        <v>8</v>
+        <v>9.9</v>
       </c>
       <c r="J685" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="B686" s="1" t="s">
-        <v>1901</v>
+        <v>1899</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1902</v>
+        <v>1900</v>
       </c>
       <c r="D686" s="1"/>
-      <c r="E686" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E686" s="1"/>
       <c r="F686" s="1" t="s">
-        <v>233</v>
+        <v>401</v>
       </c>
       <c r="G686" s="1">
-        <v>158</v>
+        <v>0</v>
       </c>
       <c r="H686" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="I686" s="1">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="J686" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="B687" s="1" t="s">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="D687" s="1"/>
-      <c r="E687" s="1"/>
+      <c r="E687" s="1" t="s">
+        <v>673</v>
+      </c>
       <c r="F687" s="1" t="s">
-        <v>1800</v>
+        <v>669</v>
       </c>
       <c r="G687" s="1">
-        <v>128</v>
+        <v>64</v>
       </c>
       <c r="H687" s="1">
-        <v>0.128</v>
+        <v>0.074</v>
       </c>
       <c r="I687" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J687" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="B688" s="1" t="s">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="D688" s="1"/>
-      <c r="E688" s="1"/>
+      <c r="E688" s="1" t="s">
+        <v>673</v>
+      </c>
       <c r="F688" s="1" t="s">
-        <v>58</v>
+        <v>669</v>
       </c>
       <c r="G688" s="1">
-        <v>128</v>
+        <v>64</v>
       </c>
       <c r="H688" s="1">
-        <v>0.128</v>
+        <v>0.074</v>
       </c>
       <c r="I688" s="1">
-        <v>9.9</v>
+        <v>10</v>
       </c>
       <c r="J688" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="B689" s="1" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="D689" s="1"/>
-      <c r="E689" s="1"/>
+      <c r="E689" s="1" t="s">
+        <v>673</v>
+      </c>
       <c r="F689" s="1" t="s">
-        <v>1800</v>
+        <v>669</v>
       </c>
       <c r="G689" s="1">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="H689" s="1">
-        <v>0.128</v>
+        <v>0.082</v>
       </c>
       <c r="I689" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J689" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="B690" s="1" t="s">
-        <v>1910</v>
+        <v>1907</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="D690" s="1"/>
-      <c r="E690" s="1"/>
+      <c r="E690" s="1" t="s">
+        <v>673</v>
+      </c>
       <c r="F690" s="1" t="s">
-        <v>58</v>
+        <v>669</v>
       </c>
       <c r="G690" s="1">
-        <v>128</v>
+        <v>56</v>
       </c>
       <c r="H690" s="1">
-        <v>0.128</v>
+        <v>0.066</v>
       </c>
       <c r="I690" s="1">
-        <v>9.9</v>
+        <v>10</v>
       </c>
       <c r="J690" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="B691" s="1" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="D691" s="1"/>
       <c r="E691" s="1"/>
       <c r="F691" s="1" t="s">
-        <v>401</v>
+        <v>1792</v>
       </c>
       <c r="G691" s="1">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="H691" s="1">
-        <v>0.35</v>
+        <v>0.104</v>
       </c>
       <c r="I691" s="1">
-        <v>65</v>
+        <v>6</v>
       </c>
       <c r="J691" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="B692" s="1" t="s">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
       <c r="D692" s="1"/>
-      <c r="E692" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E692" s="1"/>
       <c r="F692" s="1" t="s">
-        <v>669</v>
+        <v>1792</v>
       </c>
       <c r="G692" s="1">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="H692" s="1">
-        <v>0.074</v>
+        <v>0.104</v>
       </c>
       <c r="I692" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J692" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="B693" s="1" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="D693" s="1"/>
-      <c r="E693" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E693" s="1"/>
       <c r="F693" s="1" t="s">
-        <v>669</v>
+        <v>58</v>
       </c>
       <c r="G693" s="1">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="H693" s="1">
-        <v>0.074</v>
+        <v>0.182</v>
       </c>
       <c r="I693" s="1">
-        <v>10</v>
+        <v>9.9</v>
       </c>
       <c r="J693" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="B694" s="1" t="s">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="D694" s="1"/>
-      <c r="E694" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E694" s="1"/>
       <c r="F694" s="1" t="s">
-        <v>669</v>
+        <v>58</v>
       </c>
       <c r="G694" s="1">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="H694" s="1">
-        <v>0.082</v>
+        <v>0.182</v>
       </c>
       <c r="I694" s="1">
-        <v>10</v>
+        <v>9.9</v>
       </c>
       <c r="J694" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="B695" s="1" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="D695" s="1"/>
-      <c r="E695" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E695" s="1"/>
       <c r="F695" s="1" t="s">
-        <v>669</v>
+        <v>1919</v>
       </c>
       <c r="G695" s="1">
-        <v>56</v>
+        <v>152</v>
       </c>
       <c r="H695" s="1">
-        <v>0.066</v>
+        <v>0.188</v>
       </c>
       <c r="I695" s="1">
         <v>10</v>
       </c>
       <c r="J695" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="B696" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C696" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D696" s="1"/>
+      <c r="E696" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="C696" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E696" s="1"/>
       <c r="F696" s="1" t="s">
-        <v>1800</v>
+        <v>719</v>
       </c>
       <c r="G696" s="1">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="H696" s="1">
-        <v>0.104</v>
+        <v>0.424</v>
       </c>
       <c r="I696" s="1">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="J696" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="B697" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C697" s="1" t="s">
         <v>1924</v>
       </c>
-      <c r="C697" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D697" s="1"/>
-      <c r="E697" s="1"/>
+      <c r="E697" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="F697" s="1" t="s">
-        <v>1800</v>
+        <v>719</v>
       </c>
       <c r="G697" s="1">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="H697" s="1">
-        <v>0.104</v>
+        <v>0.426</v>
       </c>
       <c r="I697" s="1">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="J697" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="B698" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C698" s="1" t="s">
         <v>1926</v>
       </c>
-      <c r="C698" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D698" s="1"/>
-      <c r="E698" s="1"/>
+      <c r="E698" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="F698" s="1" t="s">
-        <v>58</v>
+        <v>719</v>
       </c>
       <c r="G698" s="1">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="H698" s="1">
-        <v>0.182</v>
+        <v>0.422</v>
       </c>
       <c r="I698" s="1">
-        <v>9.9</v>
+        <v>60</v>
       </c>
       <c r="J698" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="B699" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C699" s="1" t="s">
         <v>1928</v>
       </c>
-      <c r="C699" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D699" s="1"/>
-      <c r="E699" s="1"/>
+      <c r="E699" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="F699" s="1" t="s">
-        <v>58</v>
+        <v>719</v>
       </c>
       <c r="G699" s="1">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="H699" s="1">
-        <v>0.182</v>
+        <v>0.436</v>
       </c>
       <c r="I699" s="1">
-        <v>9.9</v>
+        <v>60</v>
       </c>
       <c r="J699" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="B700" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C700" s="1" t="s">
         <v>1930</v>
       </c>
-      <c r="C700" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D700" s="1"/>
-      <c r="E700" s="1"/>
+      <c r="E700" s="1" t="s">
+        <v>1133</v>
+      </c>
       <c r="F700" s="1" t="s">
-        <v>1932</v>
+        <v>618</v>
       </c>
       <c r="G700" s="1">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="H700" s="1">
-        <v>0.188</v>
+        <v>0.186</v>
       </c>
       <c r="I700" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="J700" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="B701" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D701" s="1"/>
+      <c r="E701" s="1"/>
+      <c r="F701" s="1" t="s">
         <v>1933</v>
       </c>
-      <c r="C701" s="1" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G701" s="1">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="H701" s="1">
-        <v>0.424</v>
+        <v>0.4</v>
       </c>
       <c r="I701" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J701" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="B702" s="1" t="s">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="D702" s="1"/>
-      <c r="E702" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E702" s="1"/>
       <c r="F702" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G702" s="1">
         <v>160</v>
       </c>
       <c r="H702" s="1">
-        <v>0.426</v>
+        <v>0.4</v>
       </c>
       <c r="I702" s="1">
         <v>60</v>
       </c>
       <c r="J702" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="B703" s="1" t="s">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="D703" s="1"/>
-      <c r="E703" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E703" s="1"/>
       <c r="F703" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G703" s="1">
         <v>160</v>
       </c>
       <c r="H703" s="1">
-        <v>0.422</v>
+        <v>0.4</v>
       </c>
       <c r="I703" s="1">
         <v>60</v>
       </c>
       <c r="J703" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="B704" s="1" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="D704" s="1"/>
-      <c r="E704" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E704" s="1"/>
       <c r="F704" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G704" s="1">
         <v>160</v>
       </c>
       <c r="H704" s="1">
-        <v>0.436</v>
+        <v>0.4</v>
       </c>
       <c r="I704" s="1">
         <v>60</v>
       </c>
       <c r="J704" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="B705" s="1" t="s">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="D705" s="1"/>
       <c r="E705" s="1" t="s">
-        <v>1133</v>
+        <v>1922</v>
       </c>
       <c r="F705" s="1" t="s">
-        <v>618</v>
+        <v>719</v>
       </c>
       <c r="G705" s="1">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="H705" s="1">
-        <v>0.186</v>
+        <v>0.436</v>
       </c>
       <c r="I705" s="1">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J705" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="B706" s="1" t="s">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="D706" s="1"/>
-      <c r="E706" s="1"/>
+      <c r="E706" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="F706" s="1" t="s">
-        <v>1946</v>
+        <v>719</v>
       </c>
       <c r="G706" s="1">
-        <v>87</v>
+        <v>160</v>
       </c>
       <c r="H706" s="1">
-        <v>0.4</v>
+        <v>0.436</v>
       </c>
       <c r="I706" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="J706" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="B707" s="1" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="D707" s="1"/>
-      <c r="E707" s="1"/>
+      <c r="E707" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="F707" s="1" t="s">
-        <v>719</v>
+        <v>1933</v>
       </c>
       <c r="G707" s="1">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="H707" s="1">
         <v>0.4</v>
       </c>
       <c r="I707" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J707" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="B708" s="1" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="D708" s="1"/>
       <c r="E708" s="1"/>
       <c r="F708" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G708" s="1">
         <v>160</v>
       </c>
       <c r="H708" s="1">
-        <v>0.4</v>
+        <v>0.436</v>
       </c>
       <c r="I708" s="1">
         <v>60</v>
       </c>
       <c r="J708" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="B709" s="1" t="s">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="D709" s="1"/>
       <c r="E709" s="1"/>
       <c r="F709" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G709" s="1">
         <v>160</v>
       </c>
       <c r="H709" s="1">
-        <v>0.4</v>
+        <v>0.436</v>
       </c>
       <c r="I709" s="1">
         <v>60</v>
       </c>
       <c r="J709" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="B710" s="1" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="D710" s="1"/>
-      <c r="E710" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E710" s="1"/>
       <c r="F710" s="1" t="s">
-        <v>719</v>
+        <v>1933</v>
       </c>
       <c r="G710" s="1">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="H710" s="1">
-        <v>0.436</v>
+        <v>0.4</v>
       </c>
       <c r="I710" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J710" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="B711" s="1" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="D711" s="1"/>
       <c r="E711" s="1" t="s">
-        <v>1935</v>
+        <v>13</v>
       </c>
       <c r="F711" s="1" t="s">
-        <v>719</v>
+        <v>1792</v>
       </c>
       <c r="G711" s="1">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="H711" s="1">
-        <v>0.436</v>
+        <v>0.1</v>
       </c>
       <c r="I711" s="1">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="J711" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="B712" s="1" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="D712" s="1"/>
       <c r="E712" s="1" t="s">
-        <v>1935</v>
+        <v>13</v>
       </c>
       <c r="F712" s="1" t="s">
-        <v>1946</v>
+        <v>1792</v>
       </c>
       <c r="G712" s="1">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="H712" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="I712" s="1">
-        <v>65</v>
+        <v>6</v>
       </c>
       <c r="J712" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="B713" s="1" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="D713" s="1"/>
-      <c r="E713" s="1"/>
+      <c r="E713" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F713" s="1" t="s">
-        <v>719</v>
+        <v>58</v>
       </c>
       <c r="G713" s="1">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="H713" s="1">
-        <v>0.436</v>
+        <v>0.1</v>
       </c>
       <c r="I713" s="1">
-        <v>60</v>
+        <v>9.9</v>
       </c>
       <c r="J713" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="B714" s="1" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="D714" s="1"/>
-      <c r="E714" s="1"/>
+      <c r="E714" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="F714" s="1" t="s">
-        <v>719</v>
+        <v>58</v>
       </c>
       <c r="G714" s="1">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="H714" s="1">
-        <v>0.436</v>
+        <v>0.1</v>
       </c>
       <c r="I714" s="1">
-        <v>60</v>
+        <v>9.9</v>
       </c>
       <c r="J714" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="B715" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D715" s="1"/>
+      <c r="E715" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F715" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="C715" s="1" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G715" s="1">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="H715" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="I715" s="1">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="J715" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="B716" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C716" s="1" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="D716" s="1"/>
       <c r="E716" s="1" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="F716" s="1" t="s">
-        <v>1800</v>
+        <v>618</v>
       </c>
       <c r="G716" s="1">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="H716" s="1">
-        <v>0.1</v>
+        <v>0.142</v>
       </c>
       <c r="I716" s="1">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J716" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="B717" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C717" s="1" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="D717" s="1"/>
       <c r="E717" s="1" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="F717" s="1" t="s">
-        <v>1800</v>
+        <v>1968</v>
       </c>
       <c r="G717" s="1">
         <v>136</v>
       </c>
       <c r="H717" s="1">
-        <v>0.1</v>
+        <v>0.326</v>
       </c>
       <c r="I717" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="J717" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="B718" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="D718" s="1"/>
       <c r="E718" s="1" t="s">
-        <v>13</v>
+        <v>1971</v>
       </c>
       <c r="F718" s="1" t="s">
-        <v>58</v>
+        <v>1963</v>
       </c>
       <c r="G718" s="1">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="H718" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="I718" s="1">
-        <v>9.9</v>
+        <v>7</v>
       </c>
       <c r="J718" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="B719" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="D719" s="1"/>
       <c r="E719" s="1" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
       <c r="F719" s="1" t="s">
-        <v>58</v>
+        <v>397</v>
       </c>
       <c r="G719" s="1">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="H719" s="1">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="I719" s="1">
-        <v>9.9</v>
+        <v>10</v>
       </c>
       <c r="J719" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="B720" s="1" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D720" s="1"/>
       <c r="E720" s="1" t="s">
-        <v>1975</v>
+        <v>13</v>
       </c>
       <c r="F720" s="1" t="s">
-        <v>1976</v>
+        <v>1792</v>
       </c>
       <c r="G720" s="1">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="H720" s="1">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="I720" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J720" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="B721" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C721" s="1" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
       <c r="D721" s="1"/>
       <c r="E721" s="1" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="F721" s="1" t="s">
-        <v>618</v>
+        <v>1792</v>
       </c>
       <c r="G721" s="1">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H721" s="1">
-        <v>0.142</v>
+        <v>0.1</v>
       </c>
       <c r="I721" s="1">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="J721" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="B722" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C722" s="1" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
       <c r="D722" s="1"/>
       <c r="E722" s="1" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="F722" s="1" t="s">
-        <v>1981</v>
+        <v>58</v>
       </c>
       <c r="G722" s="1">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="H722" s="1">
-        <v>0.326</v>
+        <v>0.168</v>
       </c>
       <c r="I722" s="1">
-        <v>20</v>
+        <v>9.9</v>
       </c>
       <c r="J722" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="B723" s="1" t="s">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="D723" s="1"/>
       <c r="E723" s="1" t="s">
-        <v>1984</v>
+        <v>1886</v>
       </c>
       <c r="F723" s="1" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="G723" s="1">
-        <v>48</v>
+        <v>256</v>
       </c>
       <c r="H723" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="I723" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="J723" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="B724" s="1" t="s">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D724" s="1"/>
-      <c r="E724" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E724" s="1"/>
       <c r="F724" s="1" t="s">
-        <v>397</v>
+        <v>58</v>
       </c>
       <c r="G724" s="1">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="H724" s="1">
-        <v>0.72</v>
+        <v>0.168</v>
       </c>
       <c r="I724" s="1">
-        <v>10</v>
+        <v>9.9</v>
       </c>
       <c r="J724" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="B725" s="1" t="s">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D725" s="1"/>
       <c r="E725" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F725" s="1" t="s">
-        <v>1800</v>
+        <v>650</v>
       </c>
       <c r="G725" s="1">
-        <v>112</v>
+        <v>8</v>
       </c>
       <c r="H725" s="1">
-        <v>0.92</v>
+        <v>0.005</v>
       </c>
       <c r="I725" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J725" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="B726" s="1" t="s">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D726" s="1"/>
       <c r="E726" s="1" t="s">
-        <v>13</v>
+        <v>1644</v>
       </c>
       <c r="F726" s="1" t="s">
-        <v>1800</v>
+        <v>1085</v>
       </c>
       <c r="G726" s="1">
-        <v>120</v>
+        <v>268</v>
       </c>
       <c r="H726" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="I726" s="1">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="J726" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="B727" s="1" t="s">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D727" s="1"/>
       <c r="E727" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F727" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G727" s="1">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H727" s="1">
         <v>0.168</v>
       </c>
       <c r="I727" s="1">
         <v>9.9</v>
       </c>
       <c r="J727" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="B728" s="1" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D728" s="1"/>
-      <c r="E728" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E728" s="1"/>
       <c r="F728" s="1" t="s">
-        <v>1995</v>
+        <v>1792</v>
       </c>
       <c r="G728" s="1">
-        <v>256</v>
+        <v>120</v>
       </c>
       <c r="H728" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="I728" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="J728" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="B729" s="1" t="s">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="D729" s="1"/>
       <c r="E729" s="1"/>
       <c r="F729" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G729" s="1">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H729" s="1">
         <v>0.168</v>
       </c>
       <c r="I729" s="1">
         <v>9.9</v>
       </c>
       <c r="J729" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="B730" s="1" t="s">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="D730" s="1"/>
       <c r="E730" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F730" s="1" t="s">
-        <v>650</v>
+        <v>1792</v>
       </c>
       <c r="G730" s="1">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="H730" s="1">
-        <v>0.005</v>
+        <v>0.1</v>
       </c>
       <c r="I730" s="1">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J730" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="B731" s="1" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="D731" s="1"/>
       <c r="E731" s="1" t="s">
-        <v>1647</v>
+        <v>13</v>
       </c>
       <c r="F731" s="1" t="s">
-        <v>1085</v>
+        <v>1999</v>
       </c>
       <c r="G731" s="1">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="H731" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="I731" s="1">
-        <v>40</v>
+        <v>3.5</v>
       </c>
       <c r="J731" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="B732" s="1" t="s">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D732" s="1"/>
       <c r="E732" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F732" s="1" t="s">
-        <v>58</v>
+        <v>1856</v>
       </c>
       <c r="G732" s="1">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="H732" s="1">
-        <v>0.168</v>
+        <v>0.1</v>
       </c>
       <c r="I732" s="1">
-        <v>9.9</v>
+        <v>12</v>
       </c>
       <c r="J732" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="B733" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D733" s="1"/>
+      <c r="E733" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F733" s="1" t="s">
         <v>2004</v>
       </c>
-      <c r="C733" s="1" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G733" s="1">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="H733" s="1">
         <v>0.1</v>
       </c>
       <c r="I733" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J733" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="B734" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C734" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="C734" s="1" t="s">
+      <c r="D734" s="1"/>
+      <c r="E734" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F734" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="D734" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G734" s="1">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="H734" s="1">
-        <v>0.168</v>
+        <v>0.15</v>
       </c>
       <c r="I734" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J734" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="B735" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="C735" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="D735" s="1"/>
       <c r="E735" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F735" s="1" t="s">
-        <v>1800</v>
+        <v>1859</v>
       </c>
       <c r="G735" s="1">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="H735" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="I735" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J735" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="B736" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="C736" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="D736" s="1"/>
       <c r="E736" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F736" s="1" t="s">
-        <v>1870</v>
+        <v>1848</v>
       </c>
       <c r="G736" s="1">
         <v>0</v>
       </c>
       <c r="H736" s="1">
-        <v>0.05</v>
+        <v>0.216</v>
       </c>
       <c r="I736" s="1">
-        <v>3.5</v>
+        <v>12</v>
       </c>
       <c r="J736" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="B737" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="C737" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="D737" s="1"/>
       <c r="E737" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F737" s="1" t="s">
-        <v>1864</v>
+        <v>639</v>
       </c>
       <c r="G737" s="1">
         <v>0</v>
       </c>
       <c r="H737" s="1">
-        <v>0.1</v>
+        <v>0.108</v>
       </c>
       <c r="I737" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J737" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="B738" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="D738" s="1"/>
       <c r="E738" s="1" t="s">
-        <v>13</v>
+        <v>1962</v>
       </c>
       <c r="F738" s="1" t="s">
-        <v>2016</v>
+        <v>1085</v>
       </c>
       <c r="G738" s="1">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="H738" s="1">
-        <v>0.1</v>
+        <v>0.228</v>
       </c>
       <c r="I738" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="J738" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="B739" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C739" s="1" t="s">
         <v>2017</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
       <c r="D739" s="1"/>
       <c r="E739" s="1" t="s">
-        <v>13</v>
+        <v>1842</v>
       </c>
       <c r="F739" s="1" t="s">
-        <v>2019</v>
+        <v>1085</v>
       </c>
       <c r="G739" s="1">
-        <v>0</v>
+        <v>447</v>
       </c>
       <c r="H739" s="1">
-        <v>0.15</v>
+        <v>0.478</v>
       </c>
       <c r="I739" s="1">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="J739" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="B740" s="1" t="s">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D740" s="1"/>
       <c r="E740" s="1" t="s">
-        <v>13</v>
+        <v>1971</v>
       </c>
       <c r="F740" s="1" t="s">
-        <v>1867</v>
+        <v>688</v>
       </c>
       <c r="G740" s="1">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="H740" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="I740" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J740" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="B741" s="1" t="s">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D741" s="1"/>
       <c r="E741" s="1" t="s">
-        <v>13</v>
+        <v>1962</v>
       </c>
       <c r="F741" s="1" t="s">
-        <v>1856</v>
+        <v>669</v>
       </c>
       <c r="G741" s="1">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="H741" s="1">
-        <v>0.216</v>
+        <v>0.066</v>
       </c>
       <c r="I741" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J741" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="B742" s="1" t="s">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="D742" s="1"/>
       <c r="E742" s="1" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
       <c r="F742" s="1" t="s">
-        <v>639</v>
+        <v>688</v>
       </c>
       <c r="G742" s="1">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="H742" s="1">
-        <v>0.108</v>
+        <v>0.5</v>
       </c>
       <c r="I742" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J742" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="B743" s="1" t="s">
-        <v>2026</v>
+        <v>2024</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>2027</v>
+        <v>2025</v>
       </c>
       <c r="D743" s="1"/>
       <c r="E743" s="1" t="s">
-        <v>1975</v>
+        <v>13</v>
       </c>
       <c r="F743" s="1" t="s">
-        <v>1085</v>
+        <v>539</v>
       </c>
       <c r="G743" s="1">
-        <v>160</v>
+        <v>416</v>
       </c>
       <c r="H743" s="1">
-        <v>0.228</v>
+        <v>0.254</v>
       </c>
       <c r="I743" s="1">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="J743" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="B744" s="1" t="s">
-        <v>2028</v>
+        <v>2026</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>2029</v>
+        <v>2027</v>
       </c>
       <c r="D744" s="1"/>
       <c r="E744" s="1" t="s">
-        <v>1850</v>
+        <v>608</v>
       </c>
       <c r="F744" s="1" t="s">
-        <v>1085</v>
+        <v>401</v>
       </c>
       <c r="G744" s="1">
-        <v>447</v>
+        <v>300</v>
       </c>
       <c r="H744" s="1">
-        <v>0.478</v>
+        <v>0.35</v>
       </c>
       <c r="I744" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J744" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="B745" s="1" t="s">
-        <v>2030</v>
+        <v>2028</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>2031</v>
+        <v>2029</v>
       </c>
       <c r="D745" s="1"/>
       <c r="E745" s="1" t="s">
-        <v>1984</v>
+        <v>13</v>
       </c>
       <c r="F745" s="1" t="s">
-        <v>688</v>
+        <v>1792</v>
       </c>
       <c r="G745" s="1">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="H745" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="I745" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J745" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="B746" s="1" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2033</v>
+        <v>2031</v>
       </c>
       <c r="D746" s="1"/>
       <c r="E746" s="1" t="s">
-        <v>1975</v>
+        <v>13</v>
       </c>
       <c r="F746" s="1" t="s">
-        <v>669</v>
+        <v>58</v>
       </c>
       <c r="G746" s="1">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="H746" s="1">
-        <v>0.066</v>
+        <v>0.168</v>
       </c>
       <c r="I746" s="1">
-        <v>10</v>
+        <v>9.9</v>
       </c>
       <c r="J746" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="B747" s="1" t="s">
-        <v>2034</v>
+        <v>2032</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2035</v>
+        <v>2033</v>
       </c>
       <c r="D747" s="1"/>
       <c r="E747" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="F747" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G747" s="1">
+        <v>1760</v>
+      </c>
+      <c r="H747" s="1">
+        <v>2.821</v>
+      </c>
+      <c r="I747" s="1">
+        <v>185</v>
+      </c>
+      <c r="J747" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="B748" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D748" s="1"/>
+      <c r="E748" s="1"/>
+      <c r="F748" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G748" s="1">
+        <v>120</v>
+      </c>
+      <c r="H748" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I748" s="1">
+        <v>6</v>
+      </c>
+      <c r="J748" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="B749" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C749" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D749" s="1"/>
+      <c r="E749" s="1"/>
+      <c r="F749" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G749" s="1">
+        <v>120</v>
+      </c>
+      <c r="H749" s="1">
+        <v>0.168</v>
+      </c>
+      <c r="I749" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J749" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="B750" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D750" s="1"/>
+      <c r="E750" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F750" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G750" s="1">
+        <v>0</v>
+      </c>
+      <c r="H750" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="I750" s="1">
+        <v>4</v>
+      </c>
+      <c r="J750" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="B751" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D751" s="1"/>
+      <c r="E751" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="F751" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="G751" s="1">
+        <v>1598</v>
+      </c>
+      <c r="H751" s="1">
+        <v>0.565</v>
+      </c>
+      <c r="I751" s="1">
+        <v>37</v>
+      </c>
+      <c r="J751" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="B752" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D752" s="1"/>
+      <c r="E752" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F752" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G752" s="1">
+        <v>320</v>
+      </c>
+      <c r="H752" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="I752" s="1">
+        <v>40</v>
+      </c>
+      <c r="J752" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="B753" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D753" s="1"/>
+      <c r="E753" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F753" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="G753" s="1">
+        <v>0</v>
+      </c>
+      <c r="H753" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="I753" s="1">
+        <v>6.5</v>
+      </c>
+      <c r="J753" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="B754" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C754" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D754" s="1"/>
+      <c r="E754" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="F754" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="G754" s="1">
+        <v>144</v>
+      </c>
+      <c r="H754" s="1">
+        <v>0.148</v>
+      </c>
+      <c r="I754" s="1">
+        <v>32</v>
+      </c>
+      <c r="J754" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="B755" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D755" s="1"/>
+      <c r="E755" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="F747" s="1" t="s">
-[...11 lines deleted...]
-      <c r="J747" s="1" t="s">
+      <c r="F755" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G755" s="1">
+        <v>23</v>
+      </c>
+      <c r="H755" s="1">
+        <v>0</v>
+      </c>
+      <c r="I755" s="1">
+        <v>10</v>
+      </c>
+      <c r="J755" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="B756" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C756" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D756" s="1"/>
+      <c r="E756" s="1"/>
+      <c r="F756" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G756" s="1">
+        <v>3042</v>
+      </c>
+      <c r="H756" s="1">
+        <v>1.705</v>
+      </c>
+      <c r="I756" s="1">
+        <v>223</v>
+      </c>
+      <c r="J756" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>