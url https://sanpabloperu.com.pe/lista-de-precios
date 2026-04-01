--- v8 (2026-03-31)
+++ v9 (2026-04-01)
@@ -5986,51 +5986,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb1b21f23ee05408b261b3b47f56d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b9f3abe219ea0bd4ddbe1a7774961.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>