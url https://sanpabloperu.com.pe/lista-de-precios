--- v9 (2026-04-01)
+++ v10 (2026-04-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1979">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -5907,50 +5907,95 @@
     <t>Religión 2° de Secundaria</t>
   </si>
   <si>
     <t>PSP-3659LI</t>
   </si>
   <si>
     <t>Religión 5 años Inicial</t>
   </si>
   <si>
     <t>PSP-3653LI</t>
   </si>
   <si>
     <t>Religión 1° de Secundaria</t>
   </si>
   <si>
     <t>PSP-3655LI</t>
   </si>
   <si>
     <t>Religión 4° de Secundaria</t>
   </si>
   <si>
     <t>PSP-3657LI</t>
   </si>
   <si>
     <t>Religión 3 años Inicial</t>
+  </si>
+  <si>
+    <t>PSP-7043LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MAYO 2026</t>
+  </si>
+  <si>
+    <t>PSP-7050LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JUNIO 2026</t>
+  </si>
+  <si>
+    <t>PSP-9838LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - MAYO 2026 (LETRA GRANDE)</t>
+  </si>
+  <si>
+    <t>PSP-9821LT</t>
+  </si>
+  <si>
+    <t>LITURGIA DIARIA - JUNIO 2026 (LETRA GRANDE)</t>
+  </si>
+  <si>
+    <t>PSP-3783LI</t>
+  </si>
+  <si>
+    <t>Novena y Triduo: A Santo Toribio de Mogrovejo</t>
+  </si>
+  <si>
+    <t>P. David Farfán Guerrero</t>
+  </si>
+  <si>
+    <t>10.8x15.6</t>
+  </si>
+  <si>
+    <t>PSP-3790LI</t>
+  </si>
+  <si>
+    <t>Itinerario Juvenil - Confirmación</t>
+  </si>
+  <si>
+    <t>17.5x21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5986,51 +6031,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b9f3abe219ea0bd4ddbe1a7774961.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003087f46af15e5adc503feb2f993111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6318,54 +6363,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J715"/>
+  <dimension ref="A1:J721"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J715" sqref="J715"/>
+      <selection activeCell="J721" sqref="J721"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -25583,50 +25628,210 @@
         <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="B715" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="D715" s="1"/>
       <c r="E715" s="1"/>
       <c r="F715" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="G715" s="1">
         <v>87</v>
       </c>
       <c r="H715" s="1">
         <v>0.4</v>
       </c>
       <c r="I715" s="1">
         <v>65</v>
       </c>
       <c r="J715" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="B716" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D716" s="1"/>
+      <c r="E716" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F716" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G716" s="1">
+        <v>136</v>
+      </c>
+      <c r="H716" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I716" s="1">
+        <v>6</v>
+      </c>
+      <c r="J716" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="B717" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D717" s="1"/>
+      <c r="E717" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F717" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G717" s="1">
+        <v>136</v>
+      </c>
+      <c r="H717" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I717" s="1">
+        <v>6</v>
+      </c>
+      <c r="J717" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="B718" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D718" s="1"/>
+      <c r="E718" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F718" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G718" s="1">
+        <v>136</v>
+      </c>
+      <c r="H718" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I718" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J718" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="B719" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D719" s="1"/>
+      <c r="E719" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F719" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G719" s="1">
+        <v>136</v>
+      </c>
+      <c r="H719" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I719" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J719" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="B720" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D720" s="1"/>
+      <c r="E720" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F720" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G720" s="1">
+        <v>72</v>
+      </c>
+      <c r="H720" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="I720" s="1">
+        <v>7</v>
+      </c>
+      <c r="J720" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="B721" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D721" s="1"/>
+      <c r="E721" s="1"/>
+      <c r="F721" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G721" s="1">
+        <v>112</v>
+      </c>
+      <c r="H721" s="1">
+        <v>0.142</v>
+      </c>
+      <c r="I721" s="1">
+        <v>16</v>
+      </c>
+      <c r="J721" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>