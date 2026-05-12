--- v10 (2026-04-21)
+++ v11 (2026-05-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1979">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1981">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -5951,51 +5951,57 @@
   <si>
     <t>PSP-9821LT</t>
   </si>
   <si>
     <t>LITURGIA DIARIA - JUNIO 2026 (LETRA GRANDE)</t>
   </si>
   <si>
     <t>PSP-3783LI</t>
   </si>
   <si>
     <t>Novena y Triduo: A Santo Toribio de Mogrovejo</t>
   </si>
   <si>
     <t>P. David Farfán Guerrero</t>
   </si>
   <si>
     <t>10.8x15.6</t>
   </si>
   <si>
     <t>PSP-3790LI</t>
   </si>
   <si>
     <t>Itinerario Juvenil - Confirmación</t>
   </si>
   <si>
-    <t>17.5x21</t>
+    <t>PSP-3806LI</t>
+  </si>
+  <si>
+    <t>Guía del catequista - Confirmación</t>
+  </si>
+  <si>
+    <t>21x27.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6031,51 +6037,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003087f46af15e5adc503feb2f993111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833eac0b49906ec48209ca7684a21d41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6363,54 +6369,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J721"/>
+  <dimension ref="A1:J722"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J721" sqref="J721"/>
+      <selection activeCell="J722" sqref="J722"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -25774,64 +25780,93 @@
       </c>
       <c r="F720" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="G720" s="1">
         <v>72</v>
       </c>
       <c r="H720" s="1">
         <v>0.56</v>
       </c>
       <c r="I720" s="1">
         <v>7</v>
       </c>
       <c r="J720" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="B721" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="D721" s="1"/>
-      <c r="E721" s="1"/>
+      <c r="E721" s="1" t="s">
+        <v>605</v>
+      </c>
       <c r="F721" s="1" t="s">
-        <v>1978</v>
+        <v>618</v>
       </c>
       <c r="G721" s="1">
         <v>112</v>
       </c>
       <c r="H721" s="1">
         <v>0.142</v>
       </c>
       <c r="I721" s="1">
         <v>16</v>
       </c>
       <c r="J721" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="B722" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D722" s="1"/>
+      <c r="E722" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="F722" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="G722" s="1">
+        <v>136</v>
+      </c>
+      <c r="H722" s="1">
+        <v>0.326</v>
+      </c>
+      <c r="I722" s="1">
+        <v>20</v>
+      </c>
+      <c r="J722" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>