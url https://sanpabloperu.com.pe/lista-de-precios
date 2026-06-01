--- v11 (2026-05-12)
+++ v12 (2026-06-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1981">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1994">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -5958,50 +5958,89 @@
     <t>PSP-3783LI</t>
   </si>
   <si>
     <t>Novena y Triduo: A Santo Toribio de Mogrovejo</t>
   </si>
   <si>
     <t>P. David Farfán Guerrero</t>
   </si>
   <si>
     <t>10.8x15.6</t>
   </si>
   <si>
     <t>PSP-3790LI</t>
   </si>
   <si>
     <t>Itinerario Juvenil - Confirmación</t>
   </si>
   <si>
     <t>PSP-3806LI</t>
   </si>
   <si>
     <t>Guía del catequista - Confirmación</t>
   </si>
   <si>
     <t>21x27.5</t>
+  </si>
+  <si>
+    <t>PSP-3813LI</t>
+  </si>
+  <si>
+    <t>Novena al Espíritu Santo con San Agustín</t>
+  </si>
+  <si>
+    <t>Centro de Espiritualidad Agustinos</t>
+  </si>
+  <si>
+    <t>PSP-3820LI</t>
+  </si>
+  <si>
+    <t>Santo Toribio de Mogrovejo: Un caminante incansable</t>
+  </si>
+  <si>
+    <t>PSP-7067LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Julio 2026</t>
+  </si>
+  <si>
+    <t>PSP-9814LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-7074LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026</t>
+  </si>
+  <si>
+    <t>PSP-9791LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6037,51 +6076,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833eac0b49906ec48209ca7684a21d41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf462e054f1a376727dc6432530184e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6369,54 +6408,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J722"/>
+  <dimension ref="A1:J728"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J722" sqref="J722"/>
+      <selection activeCell="J728" sqref="J728"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -25823,50 +25862,212 @@
     </row>
     <row r="722" spans="1:10">
       <c r="B722" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="D722" s="1"/>
       <c r="E722" s="1" t="s">
         <v>605</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="G722" s="1">
         <v>136</v>
       </c>
       <c r="H722" s="1">
         <v>0.326</v>
       </c>
       <c r="I722" s="1">
         <v>20</v>
       </c>
       <c r="J722" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="B723" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C723" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D723" s="1"/>
+      <c r="E723" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="F723" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G723" s="1">
+        <v>48</v>
+      </c>
+      <c r="H723" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="I723" s="1">
+        <v>7</v>
+      </c>
+      <c r="J723" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="B724" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C724" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D724" s="1"/>
+      <c r="E724" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F724" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G724" s="1">
+        <v>32</v>
+      </c>
+      <c r="H724" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="I724" s="1">
+        <v>10</v>
+      </c>
+      <c r="J724" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="B725" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C725" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D725" s="1"/>
+      <c r="E725" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F725" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G725" s="1">
+        <v>112</v>
+      </c>
+      <c r="H725" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="I725" s="1">
+        <v>6</v>
+      </c>
+      <c r="J725" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="B726" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C726" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D726" s="1"/>
+      <c r="E726" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F726" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G726" s="1">
+        <v>112</v>
+      </c>
+      <c r="H726" s="1">
+        <v>0.162</v>
+      </c>
+      <c r="I726" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J726" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="B727" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D727" s="1"/>
+      <c r="E727" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F727" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G727" s="1">
+        <v>120</v>
+      </c>
+      <c r="H727" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I727" s="1">
+        <v>6</v>
+      </c>
+      <c r="J727" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="B728" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D728" s="1"/>
+      <c r="E728" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F728" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G728" s="1">
+        <v>120</v>
+      </c>
+      <c r="H728" s="1">
+        <v>0.168</v>
+      </c>
+      <c r="I728" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J728" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>