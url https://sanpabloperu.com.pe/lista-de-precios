--- v12 (2026-06-01)
+++ v13 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1994">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1998">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -5714,50 +5714,53 @@
   <si>
     <t>PSP-3554LI</t>
   </si>
   <si>
     <t>UN MES CON EL SEÑOR DE LOS MILAGROS</t>
   </si>
   <si>
     <t>13.5x18.8</t>
   </si>
   <si>
     <t>PSP-5951AF</t>
   </si>
   <si>
     <t>PLANIFICADOR 2026</t>
   </si>
   <si>
     <t>93x64</t>
   </si>
   <si>
     <t>PSP-3561LI</t>
   </si>
   <si>
     <t>DILEXI TE DEL SANTO PADRE LEON XIV</t>
   </si>
   <si>
+    <t>León XIV</t>
+  </si>
+  <si>
     <t>11.7x20.7</t>
   </si>
   <si>
     <t>PSP-3578LI</t>
   </si>
   <si>
     <t>DUELO POR LA PROPIA MUERTE</t>
   </si>
   <si>
     <t>Mateo Bautista - Ximena López</t>
   </si>
   <si>
     <t>PSP-7999LT</t>
   </si>
   <si>
     <t>LITURGIA DIARIA - ENERO 2026</t>
   </si>
   <si>
     <t>PSP-9876LT</t>
   </si>
   <si>
     <t>LITURGIA DIARIA LETRA GRANDE - ENERO 2026</t>
   </si>
   <si>
     <t>PSP-7012LT</t>
@@ -5981,66 +5984,75 @@
   <si>
     <t>21x27.5</t>
   </si>
   <si>
     <t>PSP-3813LI</t>
   </si>
   <si>
     <t>Novena al Espíritu Santo con San Agustín</t>
   </si>
   <si>
     <t>Centro de Espiritualidad Agustinos</t>
   </si>
   <si>
     <t>PSP-3820LI</t>
   </si>
   <si>
     <t>Santo Toribio de Mogrovejo: Un caminante incansable</t>
   </si>
   <si>
     <t>PSP-7067LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Julio 2026</t>
   </si>
   <si>
+    <t>PSP-7074LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026</t>
+  </si>
+  <si>
+    <t>PSP-9791LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-3837LI</t>
+  </si>
+  <si>
+    <t>MAGNIFICA HUMANITAS</t>
+  </si>
+  <si>
+    <t>11.7x20.5</t>
+  </si>
+  <si>
     <t>PSP-9814LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6076,51 +6088,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf462e054f1a376727dc6432530184e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076816efbdca4182b8dd89b8dc9224a91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6408,54 +6420,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J728"/>
+  <dimension ref="A1:J729"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J728" sqref="J728"/>
+      <selection activeCell="J729" sqref="J729"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -24883,1191 +24895,1218 @@
       </c>
       <c r="F684" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="G684" s="1">
         <v>0</v>
       </c>
       <c r="H684" s="1">
         <v>0.05</v>
       </c>
       <c r="I684" s="1">
         <v>4</v>
       </c>
       <c r="J684" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="B685" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="D685" s="1"/>
-      <c r="E685" s="1"/>
+      <c r="E685" s="1" t="s">
+        <v>1899</v>
+      </c>
       <c r="F685" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="G685" s="1">
         <v>112</v>
       </c>
       <c r="H685" s="1">
         <v>0.116</v>
       </c>
       <c r="I685" s="1">
         <v>8</v>
       </c>
       <c r="J685" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="B686" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="D686" s="1"/>
       <c r="E686" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G686" s="1">
         <v>158</v>
       </c>
       <c r="H686" s="1">
         <v>0.14</v>
       </c>
       <c r="I686" s="1">
         <v>18</v>
       </c>
       <c r="J686" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="B687" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="D687" s="1"/>
       <c r="E687" s="1"/>
       <c r="F687" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G687" s="1">
         <v>128</v>
       </c>
       <c r="H687" s="1">
         <v>0.128</v>
       </c>
       <c r="I687" s="1">
         <v>6</v>
       </c>
       <c r="J687" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="B688" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="D688" s="1"/>
       <c r="E688" s="1"/>
       <c r="F688" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G688" s="1">
         <v>128</v>
       </c>
       <c r="H688" s="1">
         <v>0.128</v>
       </c>
       <c r="I688" s="1">
         <v>9.9</v>
       </c>
       <c r="J688" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="B689" s="1" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="D689" s="1"/>
       <c r="E689" s="1"/>
       <c r="F689" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G689" s="1">
         <v>128</v>
       </c>
       <c r="H689" s="1">
         <v>0.128</v>
       </c>
       <c r="I689" s="1">
         <v>6</v>
       </c>
       <c r="J689" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="B690" s="1" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="D690" s="1"/>
       <c r="E690" s="1"/>
       <c r="F690" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G690" s="1">
         <v>128</v>
       </c>
       <c r="H690" s="1">
         <v>0.128</v>
       </c>
       <c r="I690" s="1">
         <v>9.9</v>
       </c>
       <c r="J690" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="B691" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="D691" s="1"/>
       <c r="E691" s="1"/>
       <c r="F691" s="1" t="s">
         <v>401</v>
       </c>
       <c r="G691" s="1">
         <v>0</v>
       </c>
       <c r="H691" s="1">
         <v>0.35</v>
       </c>
       <c r="I691" s="1">
         <v>65</v>
       </c>
       <c r="J691" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="B692" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="D692" s="1"/>
       <c r="E692" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>669</v>
       </c>
       <c r="G692" s="1">
         <v>64</v>
       </c>
       <c r="H692" s="1">
         <v>0.074</v>
       </c>
       <c r="I692" s="1">
         <v>10</v>
       </c>
       <c r="J692" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="B693" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="D693" s="1"/>
       <c r="E693" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>669</v>
       </c>
       <c r="G693" s="1">
         <v>64</v>
       </c>
       <c r="H693" s="1">
         <v>0.074</v>
       </c>
       <c r="I693" s="1">
         <v>10</v>
       </c>
       <c r="J693" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="B694" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="D694" s="1"/>
       <c r="E694" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>669</v>
       </c>
       <c r="G694" s="1">
         <v>72</v>
       </c>
       <c r="H694" s="1">
         <v>0.082</v>
       </c>
       <c r="I694" s="1">
         <v>10</v>
       </c>
       <c r="J694" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="B695" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="D695" s="1"/>
       <c r="E695" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>669</v>
       </c>
       <c r="G695" s="1">
         <v>56</v>
       </c>
       <c r="H695" s="1">
         <v>0.066</v>
       </c>
       <c r="I695" s="1">
         <v>10</v>
       </c>
       <c r="J695" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="B696" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="D696" s="1"/>
       <c r="E696" s="1"/>
       <c r="F696" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G696" s="1">
         <v>136</v>
       </c>
       <c r="H696" s="1">
         <v>0.104</v>
       </c>
       <c r="I696" s="1">
         <v>6</v>
       </c>
       <c r="J696" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="B697" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="D697" s="1"/>
       <c r="E697" s="1"/>
       <c r="F697" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G697" s="1">
         <v>136</v>
       </c>
       <c r="H697" s="1">
         <v>0.104</v>
       </c>
       <c r="I697" s="1">
         <v>6</v>
       </c>
       <c r="J697" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="B698" s="1" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="D698" s="1"/>
       <c r="E698" s="1"/>
       <c r="F698" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G698" s="1">
         <v>136</v>
       </c>
       <c r="H698" s="1">
         <v>0.182</v>
       </c>
       <c r="I698" s="1">
         <v>9.9</v>
       </c>
       <c r="J698" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="B699" s="1" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="D699" s="1"/>
       <c r="E699" s="1"/>
       <c r="F699" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G699" s="1">
         <v>136</v>
       </c>
       <c r="H699" s="1">
         <v>0.182</v>
       </c>
       <c r="I699" s="1">
         <v>9.9</v>
       </c>
       <c r="J699" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="B700" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="D700" s="1"/>
       <c r="E700" s="1"/>
       <c r="F700" s="1" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="G700" s="1">
         <v>152</v>
       </c>
       <c r="H700" s="1">
         <v>0.188</v>
       </c>
       <c r="I700" s="1">
         <v>10</v>
       </c>
       <c r="J700" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="B701" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="D701" s="1"/>
       <c r="E701" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G701" s="1">
         <v>160</v>
       </c>
       <c r="H701" s="1">
         <v>0.424</v>
       </c>
       <c r="I701" s="1">
         <v>60</v>
       </c>
       <c r="J701" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="B702" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="D702" s="1"/>
       <c r="E702" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G702" s="1">
         <v>160</v>
       </c>
       <c r="H702" s="1">
         <v>0.426</v>
       </c>
       <c r="I702" s="1">
         <v>60</v>
       </c>
       <c r="J702" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="B703" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="D703" s="1"/>
       <c r="E703" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F703" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G703" s="1">
         <v>160</v>
       </c>
       <c r="H703" s="1">
         <v>0.422</v>
       </c>
       <c r="I703" s="1">
         <v>60</v>
       </c>
       <c r="J703" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="B704" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="D704" s="1"/>
       <c r="E704" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F704" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G704" s="1">
         <v>160</v>
       </c>
       <c r="H704" s="1">
         <v>0.436</v>
       </c>
       <c r="I704" s="1">
         <v>60</v>
       </c>
       <c r="J704" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="B705" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="D705" s="1"/>
       <c r="E705" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G705" s="1">
         <v>128</v>
       </c>
       <c r="H705" s="1">
         <v>0.186</v>
       </c>
       <c r="I705" s="1">
         <v>18</v>
       </c>
       <c r="J705" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="B706" s="1" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="D706" s="1"/>
       <c r="E706" s="1"/>
       <c r="F706" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="G706" s="1">
         <v>87</v>
       </c>
       <c r="H706" s="1">
         <v>0.4</v>
       </c>
       <c r="I706" s="1">
         <v>65</v>
       </c>
       <c r="J706" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="B707" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D707" s="1"/>
       <c r="E707" s="1"/>
       <c r="F707" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G707" s="1">
         <v>160</v>
       </c>
       <c r="H707" s="1">
         <v>0.4</v>
       </c>
       <c r="I707" s="1">
         <v>60</v>
       </c>
       <c r="J707" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="B708" s="1" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="D708" s="1"/>
       <c r="E708" s="1"/>
       <c r="F708" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G708" s="1">
         <v>160</v>
       </c>
       <c r="H708" s="1">
         <v>0.4</v>
       </c>
       <c r="I708" s="1">
         <v>60</v>
       </c>
       <c r="J708" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="B709" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D709" s="1"/>
       <c r="E709" s="1"/>
       <c r="F709" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G709" s="1">
         <v>160</v>
       </c>
       <c r="H709" s="1">
         <v>0.4</v>
       </c>
       <c r="I709" s="1">
         <v>60</v>
       </c>
       <c r="J709" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="B710" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D710" s="1"/>
       <c r="E710" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G710" s="1">
         <v>160</v>
       </c>
       <c r="H710" s="1">
         <v>0.436</v>
       </c>
       <c r="I710" s="1">
         <v>60</v>
       </c>
       <c r="J710" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="B711" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D711" s="1"/>
       <c r="E711" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G711" s="1">
         <v>160</v>
       </c>
       <c r="H711" s="1">
         <v>0.436</v>
       </c>
       <c r="I711" s="1">
         <v>60</v>
       </c>
       <c r="J711" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="B712" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D712" s="1"/>
       <c r="E712" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F712" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="G712" s="1">
         <v>87</v>
       </c>
       <c r="H712" s="1">
         <v>0.4</v>
       </c>
       <c r="I712" s="1">
         <v>65</v>
       </c>
       <c r="J712" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="B713" s="1" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D713" s="1"/>
       <c r="E713" s="1"/>
       <c r="F713" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G713" s="1">
         <v>160</v>
       </c>
       <c r="H713" s="1">
         <v>0.436</v>
       </c>
       <c r="I713" s="1">
         <v>60</v>
       </c>
       <c r="J713" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="B714" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="D714" s="1"/>
       <c r="E714" s="1"/>
       <c r="F714" s="1" t="s">
         <v>719</v>
       </c>
       <c r="G714" s="1">
         <v>160</v>
       </c>
       <c r="H714" s="1">
         <v>0.436</v>
       </c>
       <c r="I714" s="1">
         <v>60</v>
       </c>
       <c r="J714" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="B715" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D715" s="1"/>
       <c r="E715" s="1"/>
       <c r="F715" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="G715" s="1">
         <v>87</v>
       </c>
       <c r="H715" s="1">
         <v>0.4</v>
       </c>
       <c r="I715" s="1">
         <v>65</v>
       </c>
       <c r="J715" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="B716" s="1" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D716" s="1"/>
       <c r="E716" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F716" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G716" s="1">
         <v>136</v>
       </c>
       <c r="H716" s="1">
         <v>0.1</v>
       </c>
       <c r="I716" s="1">
         <v>6</v>
       </c>
       <c r="J716" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="B717" s="1" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D717" s="1"/>
       <c r="E717" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F717" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G717" s="1">
         <v>136</v>
       </c>
       <c r="H717" s="1">
         <v>0.1</v>
       </c>
       <c r="I717" s="1">
         <v>6</v>
       </c>
       <c r="J717" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="B718" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D718" s="1"/>
       <c r="E718" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F718" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G718" s="1">
         <v>136</v>
       </c>
       <c r="H718" s="1">
         <v>0.1</v>
       </c>
       <c r="I718" s="1">
         <v>9.9</v>
       </c>
       <c r="J718" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="B719" s="1" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D719" s="1"/>
       <c r="E719" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F719" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G719" s="1">
         <v>136</v>
       </c>
       <c r="H719" s="1">
         <v>0.1</v>
       </c>
       <c r="I719" s="1">
         <v>9.9</v>
       </c>
       <c r="J719" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="B720" s="1" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D720" s="1"/>
       <c r="E720" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="F720" s="1" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="G720" s="1">
         <v>72</v>
       </c>
       <c r="H720" s="1">
         <v>0.56</v>
       </c>
       <c r="I720" s="1">
         <v>7</v>
       </c>
       <c r="J720" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="B721" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="D721" s="1"/>
       <c r="E721" s="1" t="s">
         <v>605</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>618</v>
       </c>
       <c r="G721" s="1">
         <v>112</v>
       </c>
       <c r="H721" s="1">
         <v>0.142</v>
       </c>
       <c r="I721" s="1">
         <v>16</v>
       </c>
       <c r="J721" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="B722" s="1" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D722" s="1"/>
       <c r="E722" s="1" t="s">
         <v>605</v>
       </c>
       <c r="F722" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="G722" s="1">
         <v>136</v>
       </c>
       <c r="H722" s="1">
         <v>0.326</v>
       </c>
       <c r="I722" s="1">
         <v>20</v>
       </c>
       <c r="J722" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="B723" s="1" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D723" s="1"/>
       <c r="E723" s="1" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="F723" s="1" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="G723" s="1">
         <v>48</v>
       </c>
       <c r="H723" s="1">
         <v>0.38</v>
       </c>
       <c r="I723" s="1">
         <v>7</v>
       </c>
       <c r="J723" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="B724" s="1" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D724" s="1"/>
       <c r="E724" s="1" t="s">
         <v>285</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G724" s="1">
         <v>32</v>
       </c>
       <c r="H724" s="1">
         <v>0.72</v>
       </c>
       <c r="I724" s="1">
         <v>10</v>
       </c>
       <c r="J724" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="B725" s="1" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D725" s="1"/>
       <c r="E725" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G725" s="1">
         <v>112</v>
       </c>
       <c r="H725" s="1">
         <v>0.92</v>
       </c>
       <c r="I725" s="1">
         <v>6</v>
       </c>
       <c r="J725" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="B726" s="1" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D726" s="1"/>
       <c r="E726" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F726" s="1" t="s">
-        <v>58</v>
+        <v>1800</v>
       </c>
       <c r="G726" s="1">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H726" s="1">
-        <v>0.162</v>
+        <v>0.1</v>
       </c>
       <c r="I726" s="1">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="J726" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="B727" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D727" s="1"/>
       <c r="E727" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F727" s="1" t="s">
-        <v>1800</v>
+        <v>58</v>
       </c>
       <c r="G727" s="1">
         <v>120</v>
       </c>
       <c r="H727" s="1">
-        <v>0.1</v>
+        <v>0.168</v>
       </c>
       <c r="I727" s="1">
-        <v>6</v>
+        <v>9.9</v>
       </c>
       <c r="J727" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="B728" s="1" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D728" s="1"/>
       <c r="E728" s="1" t="s">
-        <v>13</v>
+        <v>1899</v>
       </c>
       <c r="F728" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G728" s="1">
+        <v>256</v>
+      </c>
+      <c r="H728" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="I728" s="1">
+        <v>15</v>
+      </c>
+      <c r="J728" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="B729" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C729" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D729" s="1"/>
+      <c r="E729" s="1"/>
+      <c r="F729" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G728" s="1">
+      <c r="G729" s="1">
         <v>120</v>
       </c>
-      <c r="H728" s="1">
+      <c r="H729" s="1">
         <v>0.168</v>
       </c>
-      <c r="I728" s="1">
+      <c r="I729" s="1">
         <v>9.9</v>
       </c>
-      <c r="J728" s="1" t="s">
+      <c r="J729" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>