--- v13 (2026-06-22)
+++ v14 (2026-07-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1998">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2000">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -6009,50 +6009,56 @@
     <t>PSP-7074LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Agosto 2026</t>
   </si>
   <si>
     <t>PSP-9791LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-3837LI</t>
   </si>
   <si>
     <t>MAGNIFICA HUMANITAS</t>
   </si>
   <si>
     <t>11.7x20.5</t>
   </si>
   <si>
     <t>PSP-9814LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-54143FO</t>
+  </si>
+  <si>
+    <t>Novena a la Virgen del Carmen (Cuadriptico)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6088,51 +6094,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076816efbdca4182b8dd89b8dc9224a91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c633c1ca1c48bfe0af2143143acba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6420,54 +6426,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J729"/>
+  <dimension ref="A1:J730"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J729" sqref="J729"/>
+      <selection activeCell="J730" sqref="J730"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -26063,50 +26069,77 @@
         <v>15</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="B729" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="D729" s="1"/>
       <c r="E729" s="1"/>
       <c r="F729" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G729" s="1">
         <v>120</v>
       </c>
       <c r="H729" s="1">
         <v>0.168</v>
       </c>
       <c r="I729" s="1">
         <v>9.9</v>
       </c>
       <c r="J729" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="B730" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D730" s="1"/>
+      <c r="E730" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F730" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="G730" s="1">
+        <v>8</v>
+      </c>
+      <c r="H730" s="1">
+        <v>0.005</v>
+      </c>
+      <c r="I730" s="1">
+        <v>2</v>
+      </c>
+      <c r="J730" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>