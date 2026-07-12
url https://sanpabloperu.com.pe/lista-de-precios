--- v14 (2026-07-12)
+++ v15 (2026-07-12)
@@ -6094,51 +6094,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c633c1ca1c48bfe0af2143143acba1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74447bdc1c6bca984519853657a37b61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>