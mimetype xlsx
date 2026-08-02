--- v15 (2026-07-12)
+++ v16 (2026-08-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2000">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2030">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -6015,50 +6015,140 @@
     <t>PSP-9791LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-3837LI</t>
   </si>
   <si>
     <t>MAGNIFICA HUMANITAS</t>
   </si>
   <si>
     <t>11.7x20.5</t>
   </si>
   <si>
     <t>PSP-9814LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-54143FO</t>
   </si>
   <si>
     <t>Novena a la Virgen del Carmen (Cuadriptico)</t>
+  </si>
+  <si>
+    <t>PSP-3844LI</t>
+  </si>
+  <si>
+    <t>Tuya es mi vida</t>
+  </si>
+  <si>
+    <t>PSP-9784LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Septiembre 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-7081LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Septiembre 2026</t>
+  </si>
+  <si>
+    <t>PSP-9777LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Octubre 2026 (Letra grande)</t>
+  </si>
+  <si>
+    <t>PSP-7098LT</t>
+  </si>
+  <si>
+    <t>Liturgia Diaria - Octubre 2026</t>
+  </si>
+  <si>
+    <t>PSP-6537AL</t>
+  </si>
+  <si>
+    <t>Calendario Litúrgico 2027</t>
+  </si>
+  <si>
+    <t>PSP-6520AL</t>
+  </si>
+  <si>
+    <t>Calendario Ángeles 2027</t>
+  </si>
+  <si>
+    <t>PSP-6582AL</t>
+  </si>
+  <si>
+    <t>Calendario Huellitas 2027</t>
+  </si>
+  <si>
+    <t>16x34</t>
+  </si>
+  <si>
+    <t>PSP-6513AL</t>
+  </si>
+  <si>
+    <t>Calendario Católico 2027</t>
+  </si>
+  <si>
+    <t>23x39</t>
+  </si>
+  <si>
+    <t>PSP-6568AL</t>
+  </si>
+  <si>
+    <t>Pequeño Calendario Mariano 2027</t>
+  </si>
+  <si>
+    <t>PSP-6544CA</t>
+  </si>
+  <si>
+    <t>Calendario de escritorio 2027</t>
+  </si>
+  <si>
+    <t>PSP-6551CA</t>
+  </si>
+  <si>
+    <t>Calendario de escritorio Infantil 2027</t>
+  </si>
+  <si>
+    <t>PSP-3851LI</t>
+  </si>
+  <si>
+    <t>Huellas de Pastor</t>
+  </si>
+  <si>
+    <t>PSP-3868LI</t>
+  </si>
+  <si>
+    <t>Los llamo amigos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6094,51 +6184,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74447bdc1c6bca984519853657a37b61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29916c0906e681f1cb4fd46c9883b601.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6426,54 +6516,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J730"/>
+  <dimension ref="A1:J744"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J730" sqref="J730"/>
+      <selection activeCell="J744" sqref="J744"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -26096,50 +26186,424 @@
     </row>
     <row r="730" spans="1:10">
       <c r="B730" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="C730" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="D730" s="1"/>
       <c r="E730" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>650</v>
       </c>
       <c r="G730" s="1">
         <v>8</v>
       </c>
       <c r="H730" s="1">
         <v>0.005</v>
       </c>
       <c r="I730" s="1">
         <v>2</v>
       </c>
       <c r="J730" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="B731" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D731" s="1"/>
+      <c r="E731" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F731" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G731" s="1">
+        <v>268</v>
+      </c>
+      <c r="H731" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="I731" s="1">
+        <v>40</v>
+      </c>
+      <c r="J731" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="B732" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D732" s="1"/>
+      <c r="E732" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F732" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G732" s="1">
+        <v>112</v>
+      </c>
+      <c r="H732" s="1">
+        <v>0.168</v>
+      </c>
+      <c r="I732" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J732" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="B733" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C733" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D733" s="1"/>
+      <c r="E733" s="1"/>
+      <c r="F733" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G733" s="1">
+        <v>120</v>
+      </c>
+      <c r="H733" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I733" s="1">
+        <v>6</v>
+      </c>
+      <c r="J733" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="B734" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C734" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D734" s="1"/>
+      <c r="E734" s="1"/>
+      <c r="F734" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G734" s="1">
+        <v>112</v>
+      </c>
+      <c r="H734" s="1">
+        <v>0.168</v>
+      </c>
+      <c r="I734" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="J734" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="B735" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C735" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D735" s="1"/>
+      <c r="E735" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F735" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G735" s="1">
+        <v>120</v>
+      </c>
+      <c r="H735" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I735" s="1">
+        <v>6</v>
+      </c>
+      <c r="J735" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="B736" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C736" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D736" s="1"/>
+      <c r="E736" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F736" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="G736" s="1">
+        <v>0</v>
+      </c>
+      <c r="H736" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="I736" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="J736" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="B737" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C737" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D737" s="1"/>
+      <c r="E737" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F737" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G737" s="1">
+        <v>0</v>
+      </c>
+      <c r="H737" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I737" s="1">
+        <v>12</v>
+      </c>
+      <c r="J737" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="B738" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C738" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D738" s="1"/>
+      <c r="E738" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F738" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G738" s="1">
+        <v>0</v>
+      </c>
+      <c r="H738" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="I738" s="1">
+        <v>5</v>
+      </c>
+      <c r="J738" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="B739" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C739" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D739" s="1"/>
+      <c r="E739" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F739" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G739" s="1">
+        <v>0</v>
+      </c>
+      <c r="H739" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="I739" s="1">
+        <v>6</v>
+      </c>
+      <c r="J739" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="B740" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C740" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D740" s="1"/>
+      <c r="E740" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F740" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="G740" s="1">
+        <v>0</v>
+      </c>
+      <c r="H740" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="I740" s="1">
+        <v>4</v>
+      </c>
+      <c r="J740" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="B741" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D741" s="1"/>
+      <c r="E741" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F741" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G741" s="1">
+        <v>0</v>
+      </c>
+      <c r="H741" s="1">
+        <v>0.216</v>
+      </c>
+      <c r="I741" s="1">
+        <v>12</v>
+      </c>
+      <c r="J741" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="B742" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D742" s="1"/>
+      <c r="E742" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F742" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="G742" s="1">
+        <v>0</v>
+      </c>
+      <c r="H742" s="1">
+        <v>0.108</v>
+      </c>
+      <c r="I742" s="1">
+        <v>8</v>
+      </c>
+      <c r="J742" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="B743" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D743" s="1"/>
+      <c r="E743" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F743" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G743" s="1">
+        <v>153</v>
+      </c>
+      <c r="H743" s="1">
+        <v>0.228</v>
+      </c>
+      <c r="I743" s="1">
+        <v>25</v>
+      </c>
+      <c r="J743" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="B744" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C744" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D744" s="1"/>
+      <c r="E744" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F744" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G744" s="1">
+        <v>447</v>
+      </c>
+      <c r="H744" s="1">
+        <v>0.478</v>
+      </c>
+      <c r="I744" s="1">
+        <v>60</v>
+      </c>
+      <c r="J744" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>