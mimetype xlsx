--- v16 (2026-08-02)
+++ v17 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista de Libros" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2030">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2032">
   <si>
     <t>Av. Armendáriz 527- Miraflores</t>
   </si>
   <si>
     <t>Telf.: 446-0017</t>
   </si>
   <si>
     <t>Código Interno</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Formato</t>
   </si>
   <si>
     <t>Nro. de Páginas</t>
   </si>
   <si>
@@ -6014,51 +6014,51 @@
   <si>
     <t>PSP-9791LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Agosto 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-3837LI</t>
   </si>
   <si>
     <t>MAGNIFICA HUMANITAS</t>
   </si>
   <si>
     <t>11.7x20.5</t>
   </si>
   <si>
     <t>PSP-9814LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Julio 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-54143FO</t>
   </si>
   <si>
-    <t>Novena a la Virgen del Carmen (Cuadriptico)</t>
+    <t>Novena a la Virgen del Carmen</t>
   </si>
   <si>
     <t>PSP-3844LI</t>
   </si>
   <si>
     <t>Tuya es mi vida</t>
   </si>
   <si>
     <t>PSP-9784LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Septiembre 2026 (Letra grande)</t>
   </si>
   <si>
     <t>PSP-7081LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Septiembre 2026</t>
   </si>
   <si>
     <t>PSP-9777LT</t>
   </si>
   <si>
     <t>Liturgia Diaria - Octubre 2026 (Letra grande)</t>
   </si>
@@ -6105,50 +6105,56 @@
     <t>Pequeño Calendario Mariano 2027</t>
   </si>
   <si>
     <t>PSP-6544CA</t>
   </si>
   <si>
     <t>Calendario de escritorio 2027</t>
   </si>
   <si>
     <t>PSP-6551CA</t>
   </si>
   <si>
     <t>Calendario de escritorio Infantil 2027</t>
   </si>
   <si>
     <t>PSP-3851LI</t>
   </si>
   <si>
     <t>Huellas de Pastor</t>
   </si>
   <si>
     <t>PSP-3868LI</t>
   </si>
   <si>
     <t>Los llamo amigos</t>
+  </si>
+  <si>
+    <t>PSP-3875LI</t>
+  </si>
+  <si>
+    <t>Novena a Santa Mónica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6184,51 +6190,51 @@
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29916c0906e681f1cb4fd46c9883b601.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e289944be1e549be6ab47f3f1cca1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6516,54 +6522,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J744"/>
+  <dimension ref="A1:J745"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J744" sqref="J744"/>
+      <selection activeCell="J745" sqref="J745"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2"/>
       <c r="D2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="D3" t="s">
         <v>1</v>
       </c>
@@ -26524,86 +26530,113 @@
       <c r="H742" s="1">
         <v>0.108</v>
       </c>
       <c r="I742" s="1">
         <v>8</v>
       </c>
       <c r="J742" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="B743" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="D743" s="1"/>
       <c r="E743" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="F743" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="G743" s="1">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="H743" s="1">
         <v>0.228</v>
       </c>
       <c r="I743" s="1">
         <v>25</v>
       </c>
       <c r="J743" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="B744" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="C744" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="D744" s="1"/>
       <c r="E744" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="G744" s="1">
         <v>447</v>
       </c>
       <c r="H744" s="1">
         <v>0.478</v>
       </c>
       <c r="I744" s="1">
         <v>60</v>
       </c>
       <c r="J744" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="B745" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C745" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D745" s="1"/>
+      <c r="E745" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F745" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="G745" s="1">
+        <v>64</v>
+      </c>
+      <c r="H745" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="I745" s="1">
+        <v>7</v>
+      </c>
+      <c r="J745" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>